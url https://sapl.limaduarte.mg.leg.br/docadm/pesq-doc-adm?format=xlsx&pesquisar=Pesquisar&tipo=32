--- v0 (2026-02-02)
+++ v1 (2026-04-13)
@@ -10,95 +10,104 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="18">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>EDITAL DE CHAMAMENTO PÚBLICO PARA CREDENCIAMENTO</t>
   </si>
   <si>
     <t>CREDENCIAMENTO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE PASSAGENS AÉREAS, COMPREENDENDO RESERVAS, EMISSÃO DE BILHETES, REMARCAÇÃO, REEMBOLSO E CANCELAMENTO DE BILHETES NO TRECHO BELO HORIZONTE/MG - BRASÍLIA/DF PARA FINS DE TRANSPORTE DE AGENTES POLÍTICOS DA CÂMARA MUNICIPAL DE LIMA DUARTE/MG.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CREDENCIAMENTO DE POSTOS DE COMBUSTÍVEL PARA FORNECIMENTO DE GASOLINA COMUM E DESEL, VISANDO ATENDER AS DEMANDAS DE ABASTECIMENTO E GERADOR DA CÂMARA MUNICIPAL DE LIMA DUARTE/MG.</t>
+  </si>
+  <si>
+    <t>2312</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Credenciamento de companhias aéreas e/ou agências de viagens legalmente constituídas, para o fornecimento de passagens aéreas nacionais, sob demanda, incluindo, quando necessário, os serviços de emissão, remarcação, cancelamento e reembolso, destinadas ao atendimento das necessidades de deslocamento dos Vereadores da Câmara Municipal de Lima Duarte, no exercício de suas atividades institucionais, tais como participação em sessões, reuniões, audiências públicas, cursos, seminários, congressos e demais eventos de interesse do Poder Legislativo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -390,51 +399,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -461,50 +470,70 @@
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>