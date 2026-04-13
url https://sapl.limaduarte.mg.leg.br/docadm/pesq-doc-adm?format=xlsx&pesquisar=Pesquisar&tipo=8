--- v0 (2026-01-12)
+++ v1 (2026-04-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="232">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
@@ -662,50 +662,95 @@
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>Aquisição de uma vaga no curso presencia “Estruturação e Atuação do Controle Interno Municipal &amp; Plano Anula de Auditoria”, a ser ministrado nos dias 27 e 28 de outubro na cidade de Belo Horizonte/MG pela Logus Assessoria e Consultoria Pública LTDA.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>Contratação de plataforma de software continuada em licitações e contratos administrativos (Licito Guru ia), através da empresa LICITO GURU TECNOLOGIA E EDUCAÇÃO LTDA – CNPJ 59.743.095/0001-86, para atender às necessidades da Câmara Municipal de Lima Duarte/MG.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos de atualização, manutenção e organização do site institucional, bem como execução das rotinas operacionais de publicação e acompanhamento técnico dos conteúdos previamente produzidos pela Secretaria da Câmara Municipal para divulgação nas redes sociais institucionais._x000D_
 Fica expressamente excluída da contratação qualquer atividade de natureza criativa, tais como criação ou elaboração de conteúdo, produção de peças, desenvolvimento de campanhas ou gravação/edição de materiais audiovisuais.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERIAL DE EXPEDIENTE/PAPELARIA</t>
+  </si>
+  <si>
+    <t>2314</t>
+  </si>
+  <si>
+    <t>Contratação da empresa ZANELLA TRAVELS AGENCIAS DE VIAGENS LTDA – CNPJ 51.344.470/0001-03, para fornecimento de 04 (quatro) passagens aéreas, compreendendo reservas, emissão de bilhetes, remarcação, reembolso e cancelamento de bilhetes, sendo: 02 (duas) passagens no trecho Belo Horizonte/MG – Brasília/DF e 02 (duas) passagens no trecho Brasília/DF – Belo Horizonte/MG para fins de transporte de agentes políticos da Câmara Municipal de Lima Duarte/MG.</t>
+  </si>
+  <si>
+    <t>2276</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Credenciamento de companhias aéreas e/ou agências de viagens legalmente constituídas, para o fornecimento de passagens aéreas nacionais, sob demanda, incluindo, quando necessário, os serviços de emissão, remarcação, cancelamento e reembolso, destinadas ao atendimento das necessidades de deslocamento dos Vereadores da Câmara Municipal de Lima Duarte, no exercício de suas atividades institucionais, tais como participação em sessões, reuniões, audiências públicas, cursos, seminários, congressos e demais eventos de interesse do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>2331</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SEGURO AUTOMOTIVO</t>
+  </si>
+  <si>
+    <t>2346</t>
+  </si>
+  <si>
+    <t>Contratação de 02 (duas) inscrições na capacitação “Gestão e Fiscalização de Contratos na Administração Pública”, a ser realizada nos dias 17 e 18 de março de 2026, na modalidade on-line e ao vivo, promovida pela empresa Instituto de Desenvolvimento Público Plenum Brasil LTDA – CNPJ nº 21.650.715/0001-60.</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PORTA-DOCUMENTOS FUNCIONAL INSTITUCIONAL, DESTINADOS AOS VEREADORES DA CÂMARA MUNICIPAL DE LIMA DUARTE.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE CAMISAS PJ MINAS 2026.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>INSCRIÇÃO PARA XXV MARCHA DE GESTORES E LEGISLATIVOS MUNICIPAIS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -997,51 +1042,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F83"/>
+  <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -2668,50 +2713,190 @@
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83" t="s">
         <v>144</v>
       </c>
       <c r="C83" t="s">
         <v>123</v>
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>216</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" t="s">
+        <v>217</v>
+      </c>
+      <c r="B84" t="s">
+        <v>144</v>
+      </c>
+      <c r="C84" t="s">
+        <v>126</v>
+      </c>
+      <c r="D84" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84" t="s">
+        <v>10</v>
+      </c>
+      <c r="F84" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" t="s">
+        <v>219</v>
+      </c>
+      <c r="B85" t="s">
+        <v>220</v>
+      </c>
+      <c r="C85" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" t="s">
+        <v>222</v>
+      </c>
+      <c r="B86" t="s">
+        <v>220</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" t="s">
+        <v>9</v>
+      </c>
+      <c r="E86" t="s">
+        <v>10</v>
+      </c>
+      <c r="F86" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87" t="s">
+        <v>220</v>
+      </c>
+      <c r="C87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" t="s">
+        <v>226</v>
+      </c>
+      <c r="B88" t="s">
+        <v>220</v>
+      </c>
+      <c r="C88" t="s">
+        <v>44</v>
+      </c>
+      <c r="D88" t="s">
+        <v>9</v>
+      </c>
+      <c r="E88" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" t="s">
+        <v>228</v>
+      </c>
+      <c r="B89" t="s">
+        <v>220</v>
+      </c>
+      <c r="C89" t="s">
+        <v>47</v>
+      </c>
+      <c r="D89" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" t="s">
+        <v>10</v>
+      </c>
+      <c r="F89" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" t="s">
+        <v>230</v>
+      </c>
+      <c r="B90" t="s">
+        <v>220</v>
+      </c>
+      <c r="C90" t="s">
+        <v>157</v>
+      </c>
+      <c r="D90" t="s">
+        <v>9</v>
+      </c>
+      <c r="E90" t="s">
+        <v>10</v>
+      </c>
+      <c r="F90" t="s">
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>