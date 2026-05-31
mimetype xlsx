--- v1 (2026-04-13)
+++ v2 (2026-05-31)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="558" uniqueCount="238">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
@@ -607,50 +607,56 @@
     <t>1739</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na prestação de serviços médicos ocupacionais, visando à execução de exames médicos exigidos pelo Programa de Controle Médico de Saúde Ocupacional (PCMSO).</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>Aquisição de equipamentos de proteção individual (EPI), destinados aos servidores e colaboradores da Câmara Municipal de Lima Duarte/MG</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE CERTIFICADOS DIGITAIS</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>Contratação da empresa AUTO POSTO PORTAL DA SERRA – CNPJ 07.364.048/0001-28, para aquisição de combustível automotivo (gasolina comum e diesel), visando atender a demanda semanal de abastecimento dos veículos e gerador Câmara Municipal de Lima Duarte/MG.</t>
+  </si>
+  <si>
+    <t>2314</t>
+  </si>
+  <si>
+    <t>Contratação da empresa ZANELLA TRAVELS AGENCIAS DE VIAGENS LTDA – CNPJ 51.344.470/0001-03, para fornecimento de 04 (quatro) passagens aéreas, compreendendo reservas, emissão de bilhetes, remarcação, reembolso e cancelamento de bilhetes, sendo: 02 (duas) passagens no trecho Belo Horizonte/MG – Brasília/DF e 02 (duas) passagens no trecho Brasília/DF – Belo Horizonte/MG para fins de transporte de agentes políticos da Câmara Municipal de Lima Duarte/MG.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>Contratação de 02 (duas) inscrições no curso “Gestão e Fiscalização de Contratos na Administração Pública”, que será realizado, nos dias 01, 02 e 03 de outubro de 2025, deforma online e ao vivo, pela empresa: Instituto Zuriel Capacitação e Publicações LTDA – CNPJ 18.553.210/0001-72.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos de natureza predominantemente intelectual, contratação de inscrições para a 1ª Marcha dos Vereadores de Minas Gerais em Brasília, através de evento presencial que ocorrerá nos dias 30/09, 01, 02 e 03 de outubro de 2025, na sede da Confederação Nacional dos Trabalhadores no Comércio – Brasília/DF.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos de natureza predominantemente intelectual, contratação de inscrições para a “Imersão em Orçamento Público (PPA, LDO, LOA) e Comunicação Parlamentar”, que será realizada em Belo Horizonte/MG, nos dias 14, 15, 16 e 17 de outubro de 2025.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Contratação de empresa autorizada, para realização da terceira revisão periódica do veículo Toyota Corolla – Placa SYK7G45</t>
   </si>
@@ -664,93 +670,105 @@
     <t>1939</t>
   </si>
   <si>
     <t>Aquisição de uma vaga no curso presencia “Estruturação e Atuação do Controle Interno Municipal &amp; Plano Anula de Auditoria”, a ser ministrado nos dias 27 e 28 de outubro na cidade de Belo Horizonte/MG pela Logus Assessoria e Consultoria Pública LTDA.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>Contratação de plataforma de software continuada em licitações e contratos administrativos (Licito Guru ia), através da empresa LICITO GURU TECNOLOGIA E EDUCAÇÃO LTDA – CNPJ 59.743.095/0001-86, para atender às necessidades da Câmara Municipal de Lima Duarte/MG.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos de atualização, manutenção e organização do site institucional, bem como execução das rotinas operacionais de publicação e acompanhamento técnico dos conteúdos previamente produzidos pela Secretaria da Câmara Municipal para divulgação nas redes sociais institucionais._x000D_
 Fica expressamente excluída da contratação qualquer atividade de natureza criativa, tais como criação ou elaboração de conteúdo, produção de peças, desenvolvimento de campanhas ou gravação/edição de materiais audiovisuais.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERIAL DE EXPEDIENTE/PAPELARIA</t>
   </si>
   <si>
-    <t>2314</t>
-[...2 lines deleted...]
-    <t>Contratação da empresa ZANELLA TRAVELS AGENCIAS DE VIAGENS LTDA – CNPJ 51.344.470/0001-03, para fornecimento de 04 (quatro) passagens aéreas, compreendendo reservas, emissão de bilhetes, remarcação, reembolso e cancelamento de bilhetes, sendo: 02 (duas) passagens no trecho Belo Horizonte/MG – Brasília/DF e 02 (duas) passagens no trecho Brasília/DF – Belo Horizonte/MG para fins de transporte de agentes políticos da Câmara Municipal de Lima Duarte/MG.</t>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE LOTE URBANO, SITUADO À RUA VIEIRA PINTO, Nº 136 - CENTRO DE LIMA DUARTE/MG - CEP 36.140-000.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Credenciamento de companhias aéreas e/ou agências de viagens legalmente constituídas, para o fornecimento de passagens aéreas nacionais, sob demanda, incluindo, quando necessário, os serviços de emissão, remarcação, cancelamento e reembolso, destinadas ao atendimento das necessidades de deslocamento dos Vereadores da Câmara Municipal de Lima Duarte, no exercício de suas atividades institucionais, tais como participação em sessões, reuniões, audiências públicas, cursos, seminários, congressos e demais eventos de interesse do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE SEGURO AUTOMOTIVO</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>Contratação de 02 (duas) inscrições na capacitação “Gestão e Fiscalização de Contratos na Administração Pública”, a ser realizada nos dias 17 e 18 de março de 2026, na modalidade on-line e ao vivo, promovida pela empresa Instituto de Desenvolvimento Público Plenum Brasil LTDA – CNPJ nº 21.650.715/0001-60.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE PORTA-DOCUMENTOS FUNCIONAL INSTITUCIONAL, DESTINADOS AOS VEREADORES DA CÂMARA MUNICIPAL DE LIMA DUARTE.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE CAMISAS PJ MINAS 2026.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>INSCRIÇÃO PARA XXV MARCHA DE GESTORES E LEGISLATIVOS MUNICIPAIS</t>
+  </si>
+  <si>
+    <t>2570</t>
+  </si>
+  <si>
+    <t>Contratação de empresa autorizada para realização da quarta revisão periódica do veículo Toyota Corolla – Placa SYK7G45.</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>Contratação de 05 (cinco) inscrições para participação de servidoras da Câmara Municipal de Lima Duarte no curso “Licitações para Câmaras Municipais: aspectos polêmicos e práticos”, a ser realizado nos dias 23 e 24 de abril, no município de Juiz de Fora/MG, ministrado pela empresa Gestão Eficiente Capacitação e Treinamentos – CNPJ 04.909.787/0001-60.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1042,51 +1060,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F90"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -2543,360 +2561,420 @@
       </c>
       <c r="B74" t="s">
         <v>144</v>
       </c>
       <c r="C74" t="s">
         <v>100</v>
       </c>
       <c r="D74" t="s">
         <v>9</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>199</v>
       </c>
       <c r="B75" t="s">
         <v>144</v>
       </c>
       <c r="C75" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D75" t="s">
         <v>9</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>201</v>
       </c>
       <c r="B76" t="s">
         <v>144</v>
       </c>
       <c r="C76" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
         <v>9</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>203</v>
       </c>
       <c r="B77" t="s">
         <v>144</v>
       </c>
       <c r="C77" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D77" t="s">
         <v>9</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>205</v>
       </c>
       <c r="B78" t="s">
         <v>144</v>
       </c>
       <c r="C78" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D78" t="s">
         <v>9</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>207</v>
       </c>
       <c r="B79" t="s">
         <v>144</v>
       </c>
       <c r="C79" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D79" t="s">
         <v>9</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>209</v>
       </c>
       <c r="B80" t="s">
         <v>144</v>
       </c>
       <c r="C80" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D80" t="s">
         <v>9</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>211</v>
       </c>
       <c r="B81" t="s">
         <v>144</v>
       </c>
       <c r="C81" t="s">
-        <v>117</v>
+        <v>28</v>
       </c>
       <c r="D81" t="s">
         <v>9</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>213</v>
       </c>
       <c r="B82" t="s">
         <v>144</v>
       </c>
       <c r="C82" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D82" t="s">
         <v>9</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83" t="s">
         <v>144</v>
       </c>
       <c r="C83" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>217</v>
       </c>
       <c r="B84" t="s">
         <v>144</v>
       </c>
       <c r="C84" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D84" t="s">
         <v>9</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>219</v>
       </c>
       <c r="B85" t="s">
+        <v>144</v>
+      </c>
+      <c r="C85" t="s">
+        <v>126</v>
+      </c>
+      <c r="D85" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>221</v>
+      </c>
+      <c r="B86" t="s">
         <v>222</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D86" t="s">
         <v>9</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>224</v>
       </c>
       <c r="B87" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C87" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D87" t="s">
         <v>9</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>226</v>
       </c>
       <c r="B88" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C88" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D88" t="s">
         <v>9</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>228</v>
       </c>
       <c r="B89" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C89" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D89" t="s">
         <v>9</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>230</v>
       </c>
       <c r="B90" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C90" t="s">
-        <v>157</v>
+        <v>47</v>
       </c>
       <c r="D90" t="s">
         <v>9</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>231</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" t="s">
+        <v>232</v>
+      </c>
+      <c r="B91" t="s">
+        <v>222</v>
+      </c>
+      <c r="C91" t="s">
+        <v>157</v>
+      </c>
+      <c r="D91" t="s">
+        <v>9</v>
+      </c>
+      <c r="E91" t="s">
+        <v>10</v>
+      </c>
+      <c r="F91" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" t="s">
+        <v>234</v>
+      </c>
+      <c r="B92" t="s">
+        <v>222</v>
+      </c>
+      <c r="C92" t="s">
+        <v>53</v>
+      </c>
+      <c r="D92" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" t="s">
+        <v>236</v>
+      </c>
+      <c r="B93" t="s">
+        <v>222</v>
+      </c>
+      <c r="C93" t="s">
+        <v>56</v>
+      </c>
+      <c r="D93" t="s">
+        <v>9</v>
+      </c>
+      <c r="E93" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>