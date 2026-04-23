--- v0 (2026-01-17)
+++ v1 (2026-04-23)
@@ -51,208 +51,208 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA REVISADO E ATUALIZADO PELO PLENÁRIO DA CÂMARA MUNICIPAL DE LIMA DUARTE O TEXTO DA LEI ORGÂNICA DO MUNICÍPIO, QUE SE PROCESSA DE MODO GLOBAL, SENDO QUE OS ARTIGOS, PARÁGRAFOS, INCISOS E ALÍNEAS ALTERADOS, REPOSICIONADOS, RENUMERADOS OU INCLUÍDOS, INTEGRAM DEFINITIVAMENTE O CORPO DA LEI ORGÂNICA PARA QUE O TEXTO NÃO SOFRA INTERRUPÇÃO INTERPRETATIVA, REVOGANDO TODAS AS DISPOSIÇÕES CONTIDAS NA LEI ORGÂNICA ANTERIORMENTE PROMULGADA._x000D_
 TEXTO ATUALIZADO ATÉ A EMENDA CONSTITUCIONAL Nº 91/2016._x000D_
 </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE LIMA DUARTE/MG.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2016 NO VALOR DE R$ 3.151.720,65.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>NOMEIA LOGRADOURO DO BAIRRO RECANTO ALEGRE DENOMINANDO-O RUA IRINEU MACHADO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>INSTITUI HINO OFICIAL EM HOMENAGEM À ESCOLA MUNICIPAL BIAS FORTES.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUSÃO DE AÇÕES NO PPA 2014-2017 E LDO_x000D_
 PARA 2017. _x000D_
 </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMA DUARTE PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.docx</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.docx</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.710.000,00 AS DOTAÇÕES DO MUNICÍPIO DE LIMA DUARTE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -559,68 +559,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>