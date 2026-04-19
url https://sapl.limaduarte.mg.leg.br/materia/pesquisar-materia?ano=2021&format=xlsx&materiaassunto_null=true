--- v0 (2026-01-22)
+++ v1 (2026-04-19)
@@ -54,263 +54,263 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no_01-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no_01-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras, Meio Ambiente, Agricultura e pecuária, que providencie a correção de defeitos na pavimentação a rua Leonides Moreira Campos, bairro Centro (próximo à casa de número 33 e em outras regiões do mesmo perímetro)._x000D_
 Motivo: O motivo da solicitação se dá devido ao fato de a rua possuir grande fluxo de veículos e pedestres e a não correção pode implicar em acidentes indesejados._x000D_
 Sem mais para o momento, me coloco a disposição para eventuais esclarecimentos e aproveito a oportunidade para renovar os protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_n_02-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_n_02-2021.pdf</t>
   </si>
   <si>
     <t>vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras, Meio Ambiente, Agricultura e pecuária, a colocação de pedras britas ou cascalho, na estrada que dá acesso à localidade da Vila Vitoriana (Sentido do laticínios e na estrada do lado debaixo há cerca de 15 metros da ponte). A estrada mencionada encontra-se prejudicada pela falta de cascalhamento, especialmente em alguns buracos, e com o tempo chuvoso, os veículos encontram enorme dificuldade de trafegabilidade. Ressalte-se que a estrada mencionada serve para o escoamento da produção leiteira, necessitando, portanto, estar bem cascalhada para maior segurança dos motoristas e moradores que transitam pelo local._x000D_
 Motivo: O motivo da solicitação se dá devido ao fato de a estrada possuir grande fluxo de veículos de o escoamento da produção leiteira que é a principal fonte de renda dos pequenos produtores locais e por também ser um local em que os veículos do transporte escolar necessitam trafegar nos períodos letivos.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>BIA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no_03-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no_03-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, vêm através desta, INDICAR, respeitosamente, a instalação de redutores de velocidade na Rua Clemente Armando Moreira, próximo ao número 589 e na Rua Padre Pedro Nogueira próximo à primeira ponte, ambas localizadas no Bairro Cruzeiro._x000D_
 Motivo:_x000D_
 A presente indicação tem por objetivo atender a diversos pedidos de famílias residentes no respectivo trecho. A instalação de quebra-molas, também designado lombada ou ondulação transversal que é uma rampa usada em ruas para a redução da velocidade dos veículos, com a finalidade de proporcionar mais segurança aos pedestres, motoristas, ciclistas, animais e moradores do local.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no_04-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no_04-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, vêm através desta, INDICAR, respeitosamente, para que através da Secretaria Municipal de Obras, seja realizado patrolamento e encascalhamento, nos pontos críticos das estradas das localidades da Zona Rural : Capoeirão, Várzea do Brumado, São Domingos e Rancharia (Morro do Zelo), e no Bairro Vila Palmares._x000D_
 Motivo:_x000D_
 A presente indicação tem por objetivo, proporcionar melhores condições de tráfego aos usuários da referida estrada, além de também garantir o escoamento da produção da agricultura e pecuária sem maiores dificuldades.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no_05-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no_05-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, vêm através desta, INDICAR, respeitosamente, para que através da Secretaria Municipal de Obras, seja realizado patrolamento e encascalhamento, da Rua Odilon Januário de Oliveira localizada no Bairro Afonso Pena._x000D_
 Motivo:_x000D_
 A presente indicação tem por objetivo, proporcionar melhores condições de tráfego aos usuários da referida rua</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_no_06-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_no_06-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, vêm através desta, INDICAR, respeitosamente, para que através da Secretaria Municipal de Obras para que seja realizada a capina das ruas do Bairro Poço da Pedra, Bairro Santo Antônio, Vila Afonso Pena e Recanto Alegre._x000D_
 Motivo:_x000D_
 Nas beiradas dos passeios crescem o mato que ocupam os espaços de pedestres, por vezes invadindo as vias</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no_07-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no_07-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente, ao Secretário Municipal de Obras, Sr. Pedro Israel da Silva, que realize reparos na chegada da Comunidade de Palmital, local conhecido como “Morro do Zé Antônio”._x000D_
 Motivo:_x000D_
 Atendendo a pedido de moradores que estão com grande dificuldade para se deslocarem de suas casas, assim como os produtores rurais que necessitam escoar sua produção de leite. Já que, o aceso encontra-se com valetas e muita lama, decorrente das fortes chuvas, sendo necessário a colocação de saibro e tomada de providencias com relação a drenagem de águas pluviais.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no_08-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no_08-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e pecuária, que providencie a roçada/limpeza do barranco que fica situado a Rua Geraldo Magela de Paiva, Centro (atrás do supermercado Ibralândia)._x000D_
 Na oportunidade, solicito ainda que seja verificada a possibilidade de realizar os referidos serviços de limpeza, a Rua Apolo XI (início do morro de acesso ao bairro São Francisco)._x000D_
 Motivo: O motivo da solicitação se dá pelo fato do mato existente nos locais estão propícios ao surgimento de animais peçonhentos que colocam risco a integridade física dos moradores e pedestres que trafegam pelos logradouros públicos supramencionados._x000D_
 Sem mais para o momento, me coloco a disposição para eventuais esclarecimentos e aproveito a oportunidade para renovar os protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no_09-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no_09-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Cláudio Antônio da Silva, Coordenador de Defesa Cívil do Município de Lima Duarte-MG, a verificação junto ao INSTITUTO ESTADUAL DE FLORESTAS - IEF sobre a possibilidade de autorização da poda de uma árvore da espécie Angelim, situada nas proximidades da igreja do bairro Vila Vitoriana, zona rural deste município._x000D_
 Motivo: O motivo da solicitação se dá devido ao fato da referida planta ter aproximadamente 30 metros de altura, estar próxima a rede elétrica e a cerca de 05 (cinco) casas, colocando em risco a vida dos moradores e de cidadãos que trafegam pelo local, havendo eventual queda de um dos seus galhos gigantes.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_10-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_10-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e Pecuária, que providencie assim que possível, a manutenção dos bueiros localizados no Morro da Amargura._x000D_
 Motivo: Os bueiros em questão encontram-se totalmente entupidos com terra e restos de obras, sendo que em um, uma parte encontra-se totalmente cimentada. Tal situação favorece o escoamento superficial intenso que pode ocasionar danos a Rua Visconde Ouro Preto e Rua Vieira Pinto</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no_11-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no_11-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e Pecuária, que providencie assim que possível, a manutenção da estrada do Souza, mais especificamente nos cortes existentes na estrada._x000D_
 Motivo: Devido ao período chuvoso que em nossa região ocorre entre os meses de setembro a março, a estrada encontra-se em estado precário, o que dificulta o deslocamento da população para a área urbana. Os cortes, por receberem menos radiação solar no seu interior, permanecem por mais tempo com água, o que acentua a formação de danos no solo.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no_12-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no_12-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente, ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e Pecuária, que providencie assim que possível, a manutenção da estrada da Várzea do Brumado, mais especificamente no Morro das Cruzes, sentido Rancharia e na Curva do Zezinho._x000D_
 Motivo: Devido ao período chuvoso que em nossa região ocorre entre os meses de setembro a março, a estrada encontra-se em estado precário, o que dificulta o deslocamento da população para a área urbana de Lima Duarte, bem como o escoamento da produção leiteira.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no_13-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no_13-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e Pecuária, que providencie assim que possível, a manutenção da Estrada da Chácara, em Laranjeiras._x000D_
 Motivo: Devido ao período chuvoso que em nossa região ocorre entre os meses de setembro a março, a estrada encontra-se em estado precário, o que dificulta o deslocamento da população para a área urbana e até mesmo no local, pois a lama está presente em grande quantidade.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no_14-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no_14-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente a Excelentíssima Sra. Elenice Pereira Delgado Santelli, para que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar redutores de velocidade, também conhecidos como quebra-molas ou lombadas, nos seguintes logradouros do município de Lima Duarte-MG: • Rua XV de Novembro, bairro: Vila Afonso Pena; • Avenida Antônio Tuíta, bairro: Piúna; • Praça Cônego Carlos, bairro: São Francisco._x000D_
 Motivo: Atendendo a justa reivindicação dos moradores das localidades, é que solicitamos a construção destas lombadas. A necessidade da implantação do redutor se faz necessária pois os motoristas tem aplicado alta velocidade em seus veículos ao passar pela</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no_15-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no_15-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e pecuária, a colocação de pedras britas ou cascalho, na estrada que dá acesso à estrada do Caeté (Sentido Ponte Nova). Além disso, indico a necessidade de verificar os bueiros no morro conhecido como: “morro do Antônio Mauricio” que se encontram entupidos prejudicando o escoamento das águas pluviais naquela região. Na oportunidade, indico a necessidade de conserto e manutenção de um mata-burro localizado na estrada do caeté, (sentido Ponte Nova, primeiro mata-burro no alto do borro) Justifica-se tal indicação tendo em vista que o mata-burro encontra-se quebrado, necessitando de reparos urgentes._x000D_
 Motivo: O motivo das solicitações se dá devido ao fato de a estrada possuir grande fluxo de veículos de o escoamento da produção leiteira que é a principal fonte de renda dos pequenos produtores locais e por também ser um local em que os veículos do transporte escolar necessitam trafegar nos períodos letivos.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que providencie assim que possível a manutenção da Praça  do Esplanado, em frente ao batalhão da PM.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>GUILHERMANDO</t>
   </si>
   <si>
     <t>Ao Setor de Trânsito, que realize um estudo para verificar a viabilidade de inserir redutores de velocidade na Rua Paraíso de Alcântara, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Ao Secretário Municipal, Pedro Israel da Silva, que verifique a possibilidade de realizar o corte de uma árvore conhecida popularmente como embaúba, localizada no final da rua Sebastião Vital Neves, Bairro Poço da Pedra.</t>
   </si>
@@ -380,1523 +380,1523 @@
   <si>
     <t>Indica ao Departamento Municipal de Água e Esgoto que analise a viabilidade e providencie a extensão da rede de fornecimento de água tratada, para a Rua Antônio Mateus no Bairro três Porteiras.</t>
   </si>
   <si>
     <t>Tomada de providências no que tange a extensão da rede e colocação de pelo menos dois postes com lâmpadas de iluminação pública na Rua Nossa Senhora das Graças, próximo a casa de número 200, no Distrito de São Domingos da Bocaina.</t>
   </si>
   <si>
     <t>Indica a Prefeita Municipal que tome providências no que tange a extensão de rede, aumento de carga do transformador e substituição de lâmpadas de iluminação púbica que encontram-se queimadas na Comunidade de São Sebastião do Monte Verde, neste Município.</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Saúde que analise a possibilidade de incluir os Conselheiros Tutelares no grupo prioritário para serem imunizados contra a Covid-19.</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Saúde avalie a possiblidade de vacinar os pressionais que atuam no setor de limpeza urbana do município.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>A Secretaria Municipal de Meio Ambiente que providencie a roçada das Ruas da Comunidade de São Sebastião do Monte Verde.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no_209-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no_209-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, diante das atribuições e direitos que lhe são conferidos através da Lei Orgânica e do Regimento Interno desta Casa Legislativa vem INDICAR a Prefeita Municipal, que determine ao setor competente a colocação de manilha ( de 0,80) para canalizar o córrego de esgoto, localizado a Rua Rui Barbosa, n° 88 (casa do Marcelo), Bairro Afonsos Pena.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>TADEU TAVARES</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no_210-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no_210-2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, vêm através desta, INDICAR, respeitosamente, ao Secretário Municipal de Obras, Sr. Pedro Israel da Silva, que providencie o assentamento de mata-burros, em estradas rurais de todo o Município._x000D_
 Motivo:_x000D_
 Os mesmos encontram-se as margens da estrada se deteriorando.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no_211-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no_211-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vem através desta, INDICAR, respeitosamente, ao Secretário Municipal de Obras, Sr. Pedro Israel da Silva, que providencie tampa para bueiro localizado na Rua Sete de Setembro._x000D_
 Motivo:_x000D_
 O referido bueiro encontra-se destampado, oferecendo risco de acidente a crianças, pedestres e ciclistas.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_no_212-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_no_212-2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e pecuária, que providencie a resolução das seguintes demandas da comunidade de Capoeirão:_x000D_
 _x000D_
 01) Bueiro de captação de água pluvial próximo à casa da moradora Suzana; (Sec. Obras)_x000D_
 02) Calçamento da rua principal; (Sec. Obras)_x000D_
 03) Notificação ao responsável por um depósito de resíduos sólidos (lixo) de forma irregular, situado próximo à igreja; (Sec. Meio Ambiente)_x000D_
 04) Reformas na estrutura do posto de Saúde. (Sec. Obras)_x000D_
 _x000D_
 Motivo: Atendendo a justa reivindicação dos moradores que carecem de tais medidas para que tenham melhores condições de vida e saúde na comunidade em que vivem.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_no_213-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_no_213-2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, vêm através desta, INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e pecuária, que providencie a resolução das seguintes demandas do Distrito de São José dos Lopes:_x000D_
 _x000D_
 01) Terminar Calçamento da Rua São Judas Tadeu e colocar manilhas de 40mm para escoamento de água pluvial; (Sec. Obras)_x000D_
 02) Calçamento da Rua São João Batista; (Sec. Obras)_x000D_
 03) Calçamento da região denominada “Nova Cidade” na entrada da comunidade; (Sec. Obras)_x000D_
 _x000D_
 Motivo: Atendendo a justa reivindicação dos moradores que carecem de tais medidas para que tenham melhores condições de vida e saúde na comunidade em que vivem.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_214_-_sistema_de_coleta_seletiva.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_214_-_sistema_de_coleta_seletiva.doc</t>
   </si>
   <si>
     <t>Indicar que seja analisado pela Prefeita e, após, verificada a conveniência e oportunidade de criar no Município de Lima Duarte o Sistema de Coleta Seletiva de Materiais Recicláveis. (anteprojeto anexo).</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_215-_praca_publica_em_cachoeira_de_sao_bento.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_215-_praca_publica_em_cachoeira_de_sao_bento.docx</t>
   </si>
   <si>
     <t>Indicar à Prefeita Municipal que avalie a possibilidade e se possível construa uma praça pública, no coreto da comunidade de Cachoeira de São Bento.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_216-_pintura_e_colocacao_de_vidros_cachoeira_de_sao_bento.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_216-_pintura_e_colocacao_de_vidros_cachoeira_de_sao_bento.docx</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, com cópia à Prefeitura Municipal, que providencie pintura e colocação de vidros e janelas do posto de saúde da comunidade de Cachoeira de São Bento.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_217-_relogio_digital.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_217-_relogio_digital.docx</t>
   </si>
   <si>
     <t>Indicar à Exma. Srª. Prefeita, Elenice Pereira Delgado Santelli, que analise a viabilidade de instalar um relógio digital na Praça Juscelino Kubitscheck.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_218-_recapeamento_ruas_a_e_b_apagao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_218-_recapeamento_ruas_a_e_b_apagao.docx</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente e Agricultura e Pecuária, com cópia ao Chefe de Convênios Municipal, que seja providenciado recapeamento com lama asfáltica nas ruas A e B do Bairro Apagão.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_219-_escadao_em_orvalho.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_219-_escadao_em_orvalho.docx</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente e Agricultura e Pecuária que providencie a capina e posteriormente, construção de escadão na Rua Joaquim Guedes no Distrito de Orvalho.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_220_-_cria_jardim_leonides.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_220_-_cria_jardim_leonides.docx</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Meio Ambiente, na pessoa da Senhora Isabela, que realize o plantio de um jardim na Rua Leonides Moreira Campos (no final da rua).</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_221-_campanha_de_conscientizacao_cerol.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_221-_campanha_de_conscientizacao_cerol.doc</t>
   </si>
   <si>
     <t>INDICAR a Subsecretaria de Esporte, que busque efetuar campanha de conscientização a respeito do uso do “cerol”, dentro do município de Lima Duarte.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_222-_gratificacao_fiscais.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_222-_gratificacao_fiscais.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, a ilustríssima Sra. Elenice Pereira Delgado Santelli, Prefeita Municipal, que analise a possibilidade de promover para os fiscais de carreira do município, a Gratificação de Risco.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_223_-_rocada_nas_ruas_do_bairro_afonso_pena.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_223_-_rocada_nas_ruas_do_bairro_afonso_pena.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, que realize roçada e capina nas ruas do bairro Afonso Pena.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_224_-_vila_palmares.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_224_-_vila_palmares.doc</t>
   </si>
   <si>
     <t>INDICAR a Exma. Prefeita, Senhora Elenice Pereira Delgado Santelli, que entre em diálogo com o Departamento de Água e Esgoto (DEMAE), para que juntos busquem ações para consolidar o atendimento pleno aos munícipes que residem no bairro Vila Palmares.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_225-_redutor_na_rua_vieira_pinto.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_225-_redutor_na_rua_vieira_pinto.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor responsável da Administração Municipal, que faça um estudo sobre a possibilidade de redutores de velocidade na Rua Vieira Pinto, próxima a loja do senhor Mário.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_226-_contratacao_de_psicologo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_226-_contratacao_de_psicologo.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Saúde a contratação de psicólogo para atendimento na Policlínica Afrânio de Paula.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_227_-_capina_bairro_sao_francisco.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_227_-_capina_bairro_sao_francisco.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao senhor Pedro Israel da Silva, Secretário de Obras e Meio Ambiente que providencie juntamente com sua equipe de trabalho a limpeza, capina/roçada e revitalização das ruas do bairro São Francisco.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_228_-_iluminacao_quadra_do_poco_da_pedra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_228_-_iluminacao_quadra_do_poco_da_pedra.doc</t>
   </si>
   <si>
     <t>INDICAR a Exma. Prefeita, Senhora Elenice Pereira Delgado Santelli, que determine ao setor responsável a colocação de iluminação na quadra do bairro Poço da Pedra.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_229_-_liberacao_quadra_afonso_pena.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_229_-_liberacao_quadra_afonso_pena.doc</t>
   </si>
   <si>
     <t>INDICAR a Exma. Prefeita, Senhora Elenice Pereira Delgado Santelli, que determine ao setor responsável que libere a quadra do bairro Afonso Pena aos seus moradores.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_230-_casinha_de_lixo.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_230-_casinha_de_lixo.docx</t>
   </si>
   <si>
     <t>Indicando à Secretaria Municipal de Obras, que seja construída uma casinha de lixo no bairro Três Porteiras, na rua Arlindo Agenor de Paula, esquina com a rua Ana Maria Mota.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_231-_mudanca_de_itinerario.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_231-_mudanca_de_itinerario.docx</t>
   </si>
   <si>
     <t>Indicando respeitosamente a Exma. Prefeita Municipal Elenice Pereira Delgado Santelli, que solicite a empresa de transporte urbano Vimara Viação Mara que o itinerário referente a Orvalho passe por dentro dos bairros Batatal e Três Porteiras também nos sábados, domingos e feriados. (Abaixo assinado em anexo).</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/263/indicacao_232-_bebedouros.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/263/indicacao_232-_bebedouros.docx</t>
   </si>
   <si>
     <t>Indicando a Secretaria Municipal de Saúde, a instalação de um bebedouro no Posto de Saúde do Distrito de Orvalho. Aproveita ainda para solicitar que seja feita a manutenção dos trincos das janelas, bem como a colocação de vidro na porta.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_233-_soldar_grades.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_233-_soldar_grades.docx</t>
   </si>
   <si>
     <t>Indicando à Secretaria Municipal de Obras, que seja realizada a soldagem das grades da frente do Posto de Saúde do Distrito de Orvalho, e ainda que as mesmas sejam pintadas.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_234-_latao_de_lixo.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_234-_latao_de_lixo.docx</t>
   </si>
   <si>
     <t>Indicando à Secretaria Municipal de Meio Ambiente, aos cuidados da Supervisora Erika, que seja colocado mais um tambor de lixo na rua Maria Augusta Alves, em frente ao número 85.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_235-_quebra_molas.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_235-_quebra_molas.docx</t>
   </si>
   <si>
     <t>Indicando à Secretaria Municipal de Obras, que seja colocado quebra-molas na Rua das Violetas.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>DÓ DE IBITIPOCA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_236-_rua_das_margaridas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_236-_rua_das_margaridas.doc</t>
   </si>
   <si>
     <t>Indicando, respeitosamente, ao Secretário Municipal de Obras que busque efetuar analise e melhorias na Rua das Margaridas ao lado do número 106.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_237-_analio_moreira.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_237-_analio_moreira.doc</t>
   </si>
   <si>
     <t>Indicando ao setor responsável da Administração Municipal, que faça um estudo sobre a possibilidade de inserção de manta asfáltica na rua Prefeito Análio Moreira.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_238-_horario_de_onibus.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_238-_horario_de_onibus.docx</t>
   </si>
   <si>
     <t>Indicando respeitosamente a Exma. Prefeita Municipal Elenice Pereira Delgado Santelli, que solicite a empresa de transporte urbano Vimara Viação Mara que retorne os horários das 7 horas, 12 horas e 16 horas, no itinerário da comunidade da Vila Vitoriana (em anexo abaixo assinado).</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_239-_reativacao_conselho_do_idoso.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_239-_reativacao_conselho_do_idoso.doc</t>
   </si>
   <si>
     <t>Indicando a Secretaria Municipal de Administração, a reativação do Conselho Municipal do Idoso.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_240-_canal_whatsapp_psfs.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_240-_canal_whatsapp_psfs.doc</t>
   </si>
   <si>
     <t>Indicando a Secretaria Municipal de Saúde, que estude a possibilidade da criação de um canal de whatsapp para os PSFs.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_241-_reforma_escola_bias_fortes.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_241-_reforma_escola_bias_fortes.doc</t>
   </si>
   <si>
     <t>Indicando as Secretarias Municipais de Obras e Educação, a reforma da Escola Municipal Bias Fortes.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_242-_reparo_ponte.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_242-_reparo_ponte.doc</t>
   </si>
   <si>
     <t>Indicando, respeitosamente, ao Secretário Municipal de Obras, Sr. Pedro Israel da Silva, que realize reparos na ponte da localidade de Ponte Nova. Indica ainda que seja feita a conservação das estradas da citada localidade.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_243-_limpeza_de_corrego.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_243-_limpeza_de_corrego.doc</t>
   </si>
   <si>
     <t>Indicando a Exma. Prefeita, Senhora Elenice Pereira Delgado Santelli, que determine ao setor responsável, a limpeza do Córrego Bom Retiro, localizado no bairro Afonso Pena.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_244_-_vagas_na_vila.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_244_-_vagas_na_vila.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras, que encaminhe ao setor responsável a necessidade de se providenciar assim que possível sinalização no solo para vagas de estacionamento no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_245_-_morro_do_pao_de_angu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_245_-_morro_do_pao_de_angu.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e Pecuária, que providencie assim que possível, o calçamento do Morro do pão de angu, também conhecido como Morro do Jovenço.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_246-_ciacao_de_distrito.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_246-_ciacao_de_distrito.docx</t>
   </si>
   <si>
     <t>INDICAR respeitosamente ao Procurador Geral do Município, Pedro Henrique Andrade de Paula, que seja enviado a está Casa Legislativa, Projeto de Lei visando a criação de Distrito, na comunidade de Orvalho (em anexo abaixo assinado dos moradores).</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_247_-_secretaria_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_247_-_secretaria_de_saude.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Saúde, que solicite ao “Setor de Transporte da Saúde, (micro-ônibus da Acispes)”, que busque os pacientes no Bairro Vila Monteiro (Apagão) e que no retorno os deixem no mesmo local. Que solicite ainda que o transporte que passa por dentro dos bairros Três Porteiras e Batatal, que no retorno faça o mesmo trajeto, ou seja por dentro da cidade e não pela BR 267.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, BIA SILVA, BUIU O PEIXE, EDINHO, TADEU TAVARES</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_248_-_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_248_-_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Meio Ambiente, que providencie junto a construção de 03 (três) “casinhas” com capacidade para 03 (três) latões de armazenamento de lixo a serem instalados na comunidade da Vila São Geraldo, em local a ser definido juntamente com a Associação de Moradores local.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_249-_av._centenario.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_249-_av._centenario.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao senhor Pedro Israel da Silva, Secretário de Obras e Meio Ambiente que providencie juntamente com sua equipe de trabalho, a desobstrução da caixa de captação de águas pluviais situada na Avenida Centenário nas proximidades da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_250-_pintura_na_prefeitura.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_250-_pintura_na_prefeitura.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, ao Secretário Municipal de Administração, a pintura das áreas internas, e das fachadas externas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, BIA SILVA, BUIU O PEIXE, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_251-_casa_de_passagem.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_251-_casa_de_passagem.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente a Excelentíssima Sra. Elenice Pereira Delgado Santelli, para avalie a possibilidade de construir uma “casa de passagem” ou “Canil que funcione como lar temporário” para os cães que se encontram abandonados em via pública no município de Lima Duarte-MG. Além disso, solicitamos que seja avaliado pela Chefe do Poder Executivo junto a Secretária de Saúde a contratação de serviços de castração, visando o controle populacional de tais animais no município, devendo ser enviado resposta a Câmara Municipal sobre quais medidas.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>TADEU TAVARES, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_252.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_252.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, ao Secretário Municipal de Obras, Sr. Pedro Israel da Silva, que realize contenção do lado esquerdo da cabeça do tubulão existente na Estrada Bom Retiro, no sentido Escola Agrícola.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_253-_protecao_pontilhao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_253-_protecao_pontilhao.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, ao Secretário Municipal de Obras, Sr. Pedro Israel da Silva, que providencie proteção nas duas laterais do pontilhão localizado na Rua Rosaura Moreira Tavares.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_254-_nivelamento_de_bloquetes.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_254-_nivelamento_de_bloquetes.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, ao Secretário Municipal de Obras, Sr. Pedro Israel da Silva, que providencie a manutenção para nivelamento de bloquetes, que afundaram na Rua Francisco Cesana, Vila São Geraldo.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_255-.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_255-.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras, que encaminhe ao setor responsável a necessidade de se providenciar assim que possível sinalização no solo para vagas de estacionamento em todo o município.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_256-_bueira.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_256-_bueira.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras que seja construída bueira no final da rua Maria Piau.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_257-_central_de_ambulancia.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_257-_central_de_ambulancia.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Luciano Toledo, Secretário Municipal de Saúde, que estude a viabilidade de se instalar no em Lima Duarte, uma central das ambulâncias.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_258-_criacao_de_distrito.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_258-_criacao_de_distrito.docx</t>
   </si>
   <si>
     <t>INDICAR respeitosamente ao Procurador Geral do Município, Pedro Henrique Andrade de Paula, que seja enviado a está Casa Legislativa, Projeto de Lei visando a criação de Distrito, das comunidade de Manejo, Vila São Geraldo e Vila Vitoriana (em anexo abaixo assinado dos moradores).</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_259-_limpeza_de_corrego.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_259-_limpeza_de_corrego.docx</t>
   </si>
   <si>
     <t>INDICAR à Exma. Prefeita Elenice Pereira Delgado Santelli, com cópia para a Supervisora da Defesa Civil, que sejam tomadas as providências quanto a desobstrução do córrego que desemboca no rio na altura da Rua Joaquim Otaviano Ferreira. (Conforme fotos abaixo).</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>GUILHERMANDO, DÓ DE IBITIPOCA, RONALDO LEITEIRO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_260-_passeio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_260-_passeio.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que seja inserido um passeio na rua 30 de outubro, no bairro Esplanado.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_261-_tenda.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_261-_tenda.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, a possibilidade de instalação de uma tenda na parte externa do EXT.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_262_-_rua_waldomiro_delgado.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_262_-_rua_waldomiro_delgado.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e pecuária, que em parceria com o Departamento de Defesa Civil do município e Conselho Municipal de Habitação, tomem as devidas providências com relação aos deslizamentos de terra e erosão existentes no solo possivelmente provocados pela falta de planejamento do escoamento das águas pluviais da Rua Waldomiro Ferreira Delgado que estão colocando em risco a estrutura de inúmeras casas, tanto do referido logradouro público quanto da Rua José Virgílio, (Patrimônio), sobretudo a casa de nº 391. _x000D_
 Na oportunidade, solicito ainda que seja avaliado o estudo de solo a fim de verificar se o tráfego de veículos pesados na Rua Waldomiro Ferreira Delgado não esteja colocando em risco a estrutura das casas existentes nas ruas supramencionadas.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_263-reforma_ponto_de_onibus.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_263-reforma_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, a reforma do ponto de ônibus que se encontra no trevo do bairro Cruzeiro.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_264-_placa_de_transito.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_264-_placa_de_transito.docx</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito da Prefeitura Municipal, que sejam colocadas placas de “Proibido Estacionar”, nas seguintes localidades:_x000D_
 •	Rua Antônio Mateus, no bairro Três Porteiras;_x000D_
 •	Rua Manoel Delgado (Grotinha);</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_265-_casinha_de_lixo.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_265-_casinha_de_lixo.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Meio Ambiente, que seja construída uma casinha de lixo na rua Antônio Mateus, no bairro Três Porteiras.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_266-_limpeza_de_ruas.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_266-_limpeza_de_ruas.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras e Meio Ambiente, a limpeza e capina das seguintes localidades: (Conforme fotos abaixo). _x000D_
 •	Rua no bairro Recanto Alegre, próximo ao tambor de lixo;_x000D_
 •	Rua Sete de Setembro;</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_267-_ferro_na_calcada.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_267-_ferro_na_calcada.docx</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito da Prefeitura Municipal, que seja verificada situação na Rua Manoel Delgado da Silva (Grotinha), onde um morador instalou uma barra de ferro na calçada.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_-_268_-_refletor.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_-_268_-_refletor.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, ao ilustríssimo Sr. Alisson Vilella, Secretário Municipal de Administração, que analise a possibilidade de manter o refletor existente no Pré Tio Patinhas aceso a noite para que ilumine a pracinha ali existente.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>GUILHERMANDO, RONALDO LEITEIRO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_269-_reavaliar_placa_de_sinalizacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_269-_reavaliar_placa_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor responsável da Administração Municipal, que faça um estudo e reavalie a placa e faixa de sinalização de “Pare” localizada entre as ruas 31 de Março e Maria Tomé.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_270-_acesso_ao_lago..doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_270-_acesso_ao_lago..doc</t>
   </si>
   <si>
     <t>INDICAR ao setor responsável da Administração Municipal, que faça um para construção de acesso alternativo ao “Lago Municipal”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_271-_vazamento_escada.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_271-_vazamento_escada.doc</t>
   </si>
   <si>
     <t>INDICAR ao Departamento Municipal de Água e Esgoto, DEMAE, que analise e estude uma solução para o vazamento do escadão, localizado no bairro São Francisco. O citado vazamento encontra-se no local em que não há degraus.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>BIA SILVA, PROFESSOR THIAGO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_272-_poda_de_arvore.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_272-_poda_de_arvore.docx</t>
   </si>
   <si>
     <t>INDICAR, ao setor responsável da Administração Municipal que seja realizada a “poda de arvores”, no Distrito de São Domingos da Bocaina.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_273-_terminar_calcamento_e_colocacao_de_latao_de_lixo.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_273-_terminar_calcamento_e_colocacao_de_latao_de_lixo.docx</t>
   </si>
   <si>
     <t>INDICAR, a Secretaria Municipal de Obras e Meio Ambiente, que seja terminado o calçamento da rua Nossa Senhora de Fátima, no Distrito de São Domingos da Bocaina. E ainda que seja colocado latões de lixo na referida rua.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_274-_conserto_rocadeira.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_274-_conserto_rocadeira.docx</t>
   </si>
   <si>
     <t>INDICAR, ao setor responsável da Administração Municipal o conserto da roçadeira do Distrito de São Domingos da Bocaina.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_275-_quebra_molas.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_275-_quebra_molas.docx</t>
   </si>
   <si>
     <t>INDICAR, ao setor responsável da Administração Municipal que seja feita vistoria técnica para que seja analisado a viabilidade da colocação de dois quebra-molas na localidade de Souza do Rio Grande.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_276-_terminar_calcamento_-_souza.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_276-_terminar_calcamento_-_souza.docx</t>
   </si>
   <si>
     <t>INDICAR, a Secretaria Municipal de Obras e Meio Ambiente, as seguintes demandas na localidade de Souza do Rio Grande:_x000D_
 •	Termino do calçamento e meio fio nas ruas: Raimundo Jacinto, vereador Jorge Cavalcante, e Joaquim Miguel;_x000D_
 •	Que o caminhão de lixo vá até a comunidade pelo menos a cada 10 (dez) dias;_x000D_
 •	Reforma do banheiro público (encanamento, pintura, porta, louças, e outros).</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_277-_calcamento.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_277-_calcamento.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, com cópia para o Departamento de Convênios, que seja feito calçamento no bairro Cerâmica, na localidade de Manejo.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_278-_troca_latao_de_lixo.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_278-_troca_latao_de_lixo.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Meio Ambiente, aos cuidados da Supervisora Erika, que seja substituído latão de lixo na Vila Vitoriana.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_279_poda.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_279_poda.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Meio Ambiente, que seja realizada poda de moita de bambu, na chegada da Vila São Geraldo.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_280-_escoria.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_280-_escoria.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, que seja colocado escoria na estrada que liga Manejo a Vila São Geraldo.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_281_-_rocada_estrada.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_281_-_rocada_estrada.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras e Meio Ambiente, que realize roçada da estrada de terra, que liga o manejo a vila São Geraldo.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_282-_substituicao_de_manilha.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_282-_substituicao_de_manilha.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras que seja substituída manilha quebrada na rua Carlos Moreira, 42.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_283-_construcao_de_portal.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_283-_construcao_de_portal.docx</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Exma. Prefeita Municipal Elenice Pereira Delgado Santelli, a construção de um portal na entrada da cidade de Lima Duarte.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_284-_contencao_de_concreto.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_284-_contencao_de_concreto.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras que seja feita contenção de concreto, na cabeça das manilhas de capitação da rua Niterói n°102, bairro Beira Rio, no fundo da casa do “senhor Tião, ou Fernandinho”</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_285-_manutencao_ponte.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_285-_manutencao_ponte.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras que a manutenção da Ponte “José Antônio Ribeiro”, no bairro Batatal.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_286-_bueira_rua_das_violetas.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_286-_bueira_rua_das_violetas.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras que seja construída bueira na rua das Violetas, próximo ao número 222, na entrada do Lago Municipal.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_287-_wi-fi.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_287-_wi-fi.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Administração a instalação de um ponto de Wi-Fi no bairro Batatal, nas proximidades do Posto de Saúde.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_288-_capina.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_288-_capina.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras e Meio Ambiente, que faça a capina da rua Souza Paula, no Centro.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_289_-_rocada_sao_domingos.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_289_-_rocada_sao_domingos.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras e Meio Ambiente, que realize roçada na Praça do Distrito de São Domingos da Bocaina.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>BIA SILVA, FABIO DA ROÇADEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_290-_vistoria_tenica.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_290-_vistoria_tenica.docx</t>
   </si>
   <si>
     <t>INDICAR, a Secretaria Municipal de Obras, que realize vistoria técnica na rua Clemente Armando Moreira, nº 1959-1935, próximo à casa da “Claudia”, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_291-_capina.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_291-_capina.docx</t>
   </si>
   <si>
     <t>INDICAR, a Secretaria Municipal de Obras e Meio Ambiente que realize a capina nas ruas do bairro Cruzeiro.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>BIA SILVA, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_292-_pintura_de_faixa.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_292-_pintura_de_faixa.docx</t>
   </si>
   <si>
     <t>INDICAR, a Setor responsável da Administração Municipal que seja feita a pintura da faixa de pedestre e a colocação de placa “PARE”, na rua do bairro Cruzeiro, em frente à Escola Infantil “Tio Patinhas”.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_293-_manutencao_pontes.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_293-_manutencao_pontes.docx</t>
   </si>
   <si>
     <t>INDICAR, a Secretaria Municipal de Obras que seja feita a manutenção das grades e cobertura de proteção das pontes que ligam os bairros Santo Antônio ao Poço da Pedra.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_294-_poste_com_luminaria.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_294-_poste_com_luminaria.docx</t>
   </si>
   <si>
     <t>INDICAR, ao setor responsável da Administração Municipal que instalado poste com luminária no final da rua Esperança, no bairro Poço da Pedra.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>BUIU O PEIXE, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_295-_mata_burro.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_295-_mata_burro.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras que seja realizada a manutenção de mata-burro da estrada da Comunidade de Capoeirão.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_296-_poda_de_arvore.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_296-_poda_de_arvore.docx</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Defesa Civil, que realize poda de uma árvore no bairro Vila Monteiro, na rua B n° 45 (casa do Sr. Valdomiro).</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>EDINHO, BUIU O PEIXE, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_297_-_transito_da_rua_dr._manoel_de_paula___esquina.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_297_-_transito_da_rua_dr._manoel_de_paula___esquina.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, ao Secretário Municipal de Obras, Agricultura e Meio Ambiente, Sr. Pedro Israel da Silva, que designe ao Setor de Trânsito da Prefeitura Municipal de Lima Duarte o estudo e providências para instalação de placas, proibindo a parada e estacionamento na esquina da Rua José Virgílio com Rua Dr. Manoel de Paula, nos dois sentidos. Atualmente está demarcado no solo uma distância legal de 5 metros de recuo da esquina, porém esta distância é insuficiente para que motoristas possam ter “segurança” na conversão de acesso à Rua José Virgílio vindo da Rua Dr. Manoel de Paula.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_298_poda.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_298_poda.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras e Meio Ambiente, com cópia para o supervisor da Defesa Civil, que seja realizada poda de árvore na Travessa Osmar de Oliveira Paiva (conhecida como Morro da “Amargura”.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_299-_reforma_ponto_de_onibus.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_299-_reforma_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, a melhoria do ponto de ônibus do bairro Cruzeiro.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_300-_agencia_24_horas..doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_300-_agencia_24_horas..doc</t>
   </si>
   <si>
     <t>INDICAR ao setor responsável da Administração Municipal, que construa diálogo com as agências bancarias com o objetivo de implementar um caixa 24h no bairro Cruzeiro.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>PROFESSOR THIAGO, BIA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_-_301.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_-_301.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, a ilustríssima Sra. Maria Cláudia de Oliveira, Secretária de Educação, que providencie assim que possível, a reforma e ampliação da Escola Municipal Tiago Delgado (MANEJO).</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>GUILHERMANDO, DÓ DE IBITIPOCA, RONALDO LEITEIRO, TADEU TAVARES, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_302-_luminaria.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_302-_luminaria.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Administração a inserção de luminárias nos postes existentes na rua Maria Piau, no bairro Afonso Pena.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_303-casinha_de_lixo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_303-casinha_de_lixo.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras e Meio Ambiente, a inserção de “casinhas de lixo”, no bairro Três Porteiras.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_304-_limpeza.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_304-_limpeza.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras e Meio Ambiente, que seja realizado a limpeza das ruas do bairro Três Porteiras.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_305-_mutirao_de_limpeza.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_305-_mutirao_de_limpeza.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras e Meio Ambiente, que seja realizado “mutirão de limpeza urbana”, na Vila São Geraldo.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_306-barulho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_306-barulho.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, que analise e providencie as seguintes melhorias na Rua José Carlos de Almeida, também conhecida como “Barulho debaixo:” _x000D_
 •	 Limpeza e capina da rua;_x000D_
 •	 Desentupimento dos bueiros;_x000D_
 •	 Reparo no quebra-molas existente no local que sofreu um afundamento devido a enxurrada das águas pluviais;_x000D_
 •	Pintura do quebra molas; _x000D_
 •	Colocada de placas de sinalização da existência de quebra-molas (Setor de Trânsito);_x000D_
 •	Limpeza do córrego que atravessa a rua.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_307-_indicacao_vila_belmiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_307-_indicacao_vila_belmiro.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, que analise a possibilidade de terminar a construção da escada, de acesso às casas na Rua Luiz Henrique de Carvalho, situada no bairro Vila Belmiro, neste município. Além disso, solicito a colocada de corrimãos e rampas de acessibilidade no local. _x000D_
 Na oportunidade, solicito providências no que tange a limpeza e capina da referida rua que encontra-se em péssimas condições de acesso, sobretudo em períodos de chuvas.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_308-_limpeza_de_lote.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_308-_limpeza_de_lote.docx</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Fiscalização da Prefeitura Municipal, que seja feita notificação ao senhor Marley, proprietário de um lote na rua Maria Augusta Alves, entre os números 128 e 180.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_309-_limpeza_de_ruas.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_309-_limpeza_de_ruas.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras e Meio Ambiente, a limpeza, capina e roçada das seguintes localidades: (Conforme fotos abaixo). _x000D_
 •	Rua Ivo Jacques de Melo e outras na Vila Belmiro;_x000D_
 •	Rua Maria Elidia de Souza</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_310-_assistencia_social.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_310-_assistencia_social.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Assistência Social, que realize visita a Senhora Alaíde Francisca, moradora da rua Belo Horizonte, 93, no bairro Afonso Pena.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_311-_limpeza_de_corrego.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_311-_limpeza_de_corrego.docx</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras e Meio Ambiente, que realize obra de recuperação das margens do córrego do Barulho, próximo a ponte do Recanto, sentido estrada do Barulho, em frente ao sítio do senhor Marley.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_312_-_reforma_escola.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_312_-_reforma_escola.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, a ilustríssima Sra. Maria Cláudia de Oliveira, Secretária de Educação, que providencie assim que possível, a reforma e da Escola Municipal Padre Carlos (IBITIPOCA).</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_313-_reforma_passarela.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_313-_reforma_passarela.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente, a ilustríssima Sra. Elenice Pereira Delgado Santelli, Prefeita Municipal, que providencie assim que possível, a reforma da passarela da ponte do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_314_-_morro_do_pao_de_angu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_314_-_morro_do_pao_de_angu.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e Pecuária, que providencie assim que possível, o calçamento do Morro do pão de angu, também conhecido como “Morro do Jovenço”.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_315-_carga_horaria_secretarias.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_315-_carga_horaria_secretarias.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Educação, com cópia a Procuradoria do Município, que realize estudo com o objetivo de revisar a carga horária das Secretárias Escolares das escolas municipais.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_316-_parquinho.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_316-_parquinho.docx</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, que faça o conserto e reforma dos brinquedos do parquinho do Lago Municipal.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_317-_manutencao_de_bueira.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_317-_manutencao_de_bueira.docx</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, que faça a manutenção de bueiro localizado na rua Quinze de Novembro, 314, bairro Afonso Pena.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_318-_ponto_de_onibus.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_318-_ponto_de_onibus.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras, a construção de dois pontos de ônibus no Bairro Santo Antônio, se possível no mesmo local onde já possui as placas.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_319-_capina_e_rocada.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_319-_capina_e_rocada.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras e Meio Ambiente:_x000D_
 •	Capina nas ruas: Rua Odilon Januário de Oliveira e demais ruas do Bairro Afonso Pena;_x000D_
 •	Capina e roçada na estrada que liga o Bairro Matadouro à Vila Monteiro (Apagão) e nas ruas do Bairro.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_320-_poda_de_arvore.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_320-_poda_de_arvore.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras e Meio Ambiente que realize a poda das árvores na rua Clemente Armando Moreira, em frente a Cascalheira no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_321-_suporte_bicicleta.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_321-_suporte_bicicleta.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Administração, que realize um estudo para inserção de suportes de bicicletas no município .</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_322_-_mata_burro.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_322_-_mata_burro.docx</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras que seja realizada a instalação de mata-burro na estrada que liga a fazenda do “Pedro Carlos”, até o Manejo.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_323-_defesa_civil.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_323-_defesa_civil.docx</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Defesa Civil, que seja verificada situação conforme fotos abaixo, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_324-_capina.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_324-_capina.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras e Meio Ambiente:_x000D_
 •	 Manutenção e Capina na rua: Rua João Erotides, (antiga rua do capim)_x000D_
 •	Capina nas ruas: Joaquim Aquino Guedes e Rua João Pereira Guedes, ambas em Orvalho.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_325-_manutencao_de_tumulo.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_325-_manutencao_de_tumulo.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras e Meio Ambiente, que seja realizada manutenção de tumulo no cemitério de Orvalho.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_326-_poste_orvalho.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_326-_poste_orvalho.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente a Exma. Prefeita Municipal Elenice Pereira Delgado Santelli, com cópia ao ilustríssimo Sr. Pedro Israel da Silva, Secretário Municipal de Obras e Meio Ambiente, que seja instalado um poste de iluminação em volta da Igreja, no Distrito de Orvalho.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_327-_vagas_motocicletas.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_327-_vagas_motocicletas.docx</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao Setor de Trânsito Municipal, um estudo para a viabilidade de inserção de novas vagas para motocicletas, nas vias públicas.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_328.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_328.doc</t>
   </si>
   <si>
     <t>INDICAR, respeitosamente ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e pecuária, que providencie, o mais breve possível, a resolução das seguintes demandas:_x000D_
 •	Desentupimento de bueiro, localizado próximo ao posto de saúde do Bairro Batatal;_x000D_
 •	Limpeza, através de roçada e capina, das Ruas do Bairro Batatal;_x000D_
 Conserto de canaleta de boca de bueiro no Bairro Piúna.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Elenice Pereira Delgado Santelli</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/155/veto_ao_plcl_no_13-2020.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/155/veto_ao_plcl_no_13-2020.pdf</t>
   </si>
   <si>
     <t>Para os efeitos legais, comunico a Vossa Excelência que, nos moldes do §1º do Art. 66, da Constituição, decidi VETAR, por inconstitucionalidade, o Projeto de Lei Complementar nº 13/2020, que dispõe sobre a delimitação da Área Urbana Consolidada do Município de Lima Duarte e estabelece medidas para a regularização ambiental e/ou fundiária de imóveis situados às margens de cursos d’água naturais em tais lugares.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/156/veto_plol_no_05_e_11-2020_-_exp.urbana_conc._ibitipoca.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/156/veto_plol_no_05_e_11-2020_-_exp.urbana_conc._ibitipoca.pdf</t>
   </si>
   <si>
     <t>Para os efeitos legais, comunico a Vossa Excelência que, nos moldes do §1º do Art. 66, da Constituição, decidi VETAR, por ausência de interesse público, os Projetos de Lei Ordinária nº 05/2020 e 11/2020, de autoria do poder legislativo, que define a zona de expansão urbana do Distrito de Conceição de Ibitipoca e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>DÓ DE IBITIPOCA, GUILHERMANDO, RONALDO LEITEIRO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/365/mocao_de_repudio_pec_32_-_finalizada.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/365/mocao_de_repudio_pec_32_-_finalizada.docx</t>
   </si>
   <si>
     <t>"MOÇÃO DE REPÚDIO À PROPOSTA DE EMENDA CONSTITUCIONAL Nº 32/2020, QUE ALTERA DISPOSIÇÕES SOBRE SERVIDORES, EMPREGADOS PÚBLICOS E ORGANIZAÇÃO ADMINISTRATIVA."</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/280/projeto_de_decreto_legislativo_no_01_-_institui_a_carta_de_servicos_ao_usuario.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/280/projeto_de_decreto_legislativo_no_01_-_institui_a_carta_de_servicos_ao_usuario.docx</t>
   </si>
   <si>
     <t>Institui a Carta de Serviços ao Usuário da Câmara Municipal de Lima Duarte, MG.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso especial de que trata o § 1º do art. 183 da Constituição, e dá outras providências".</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/501/projeto_de_lei_no_53-2021_-_altera_a_lei_fundeb.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/501/projeto_de_lei_no_53-2021_-_altera_a_lei_fundeb.docx</t>
   </si>
   <si>
     <t>"Altera a Lei nº 2.049/2021 que “Dispõe sobre a possibilidade de concessão do Abono FUNDEB aos profissionais da Educação Básica da rede Municipal de Ensino, na forma que especifica.".</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/162/pr_no_01_-_autoriza_assinar_convenio_com_unidoctum_desconto.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/162/pr_no_01_-_autoriza_assinar_convenio_com_unidoctum_desconto.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Lima Duarte, MG, celebrar convênio com Instituto Ensinar Brasil, mantenedor do Centro Universitário UNIDOCTUM.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação das contas do Município de Lima Duarte, MG, referentes ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação das contas do Município de Lima Duarte, MG, referentes ao exercício financeiro de 2019.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/284/pr_no_04-_ata_eletronica.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/284/pr_no_04-_ata_eletronica.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da Ata Eletrônica.</t>
   </si>
   <si>
     <t>FABIO DA ROÇADEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/286/pr_no_05-2021_-_homem_do_campo_-_fabio_pereira.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/286/pr_no_05-2021_-_homem_do_campo_-_fabio_pereira.doc</t>
   </si>
   <si>
     <t>Institui Sessão Solene de Homenagem ao Homem do Campo.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/287/projeto_de_resolucao_no_06-2021_-_cria_escola_do_legislativo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/287/projeto_de_resolucao_no_06-2021_-_cria_escola_do_legislativo.doc</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo da Câmara Municipal de Lima Duarte, MG.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/288/pr_no_07-2021-_autoriza_assinar_convenio_com_cef.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/288/pr_no_07-2021-_autoriza_assinar_convenio_com_cef.docx</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Lima Duarte, MG, celebrar convênio com a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>EDINHO</t>
   </si>
   <si>
     <t>"Dispõe sobre aprovação das contas do Município de Lima Duarte, MG, referentes ao exercício financeiro de 2015".</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
@@ -1966,1564 +1966,1564 @@
   <si>
     <t>O Vereador que a esta subscreve, diante das atribuições e direitos que lhe são conferidos através da Lei Orgânica e do Regimento Interno desta Casa Legislativa vem REQUERER seja encaminhado ofício Departamento Municipal de Agua e Esgoto, solicitando esclarecimentos a respeito do “projeto de tratamento de água e esgoto, desenvolvido pelo Munícipio durante a gestão do Sr. Arzenclever Geraldino Silva.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Requer Informações a respeito do índice de regularização fundiária dos imóveis existentes no Município (rural e urbana).</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Informações sobre o fato de haver ou não, previsão orçamentária para o calçamento das ruas do Bairro Piuna.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_no_43-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_no_43-2021.pdf</t>
   </si>
   <si>
     <t>Vereador que a esta subscreve, diante das atribuições e direitos que lhe são conferidos através da Lei Orgânica e do Regimento Interno desta Casa Legislativa vem REQUERER seja informada a esta Casa, a atual situação do processo licitatório referente ao Viradouro localizado a Rua Quinze de Novembro, próximo ao n° 657, Bairro Afonso Pena.._x000D_
 Justifica-se o presente requerimento em virtude do poder fiscalizador desta Casa.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no_44-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no_44-2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, diante das atribuições e direitos que lhe são conferidos, através da Lei Orgânica e do Regimento Interno desta Casa Legislativa, vêm REQUERER respeitosamente ao Secretário Municipal de Saúde, Exmo. Senhor Luciano Toledo, que explique dois pontos referentes aos serviços prestados à comunidade de Vila Vitoriana:_x000D_
 1º) Por qual motivo, quando os moradores da localidade necessitam de transporte para tratamento em Juiz de Fora, o carro não pode ir até a comunidade?_x000D_
 2º) Por que a agente de saúde de Vila Vitoriana está lotada em Orvalho e não no Manejo? Fato que contribuiria para visitas mais freqüentes devido à proximidade geográfica entre as localidades._x000D_
 JUSTIFICATIVA: em visita à comunidade feita pelos vereadores que encaminham este requerimento, os moradores relataram a dificuldade que enfrentam pelo fato do carro da saúde não adentrar na mesma para pegar os pacientes que precisam ir até Juiz de Fora. Lembrando que de Vila Vitoriana até o trevo na BR-267, são 2 km sem nenhuma iluminação e com estrada de chão em estado precário._x000D_
 Em relação à agente de saúde, nos foi relatado que a última visita ocorreu no mês de fevereiro. Sabemos que o PSF em questão não possui carro próprio e isso dificulta de maneira acentuada as visitas, pois de Vila Vitoriana a Orvalho são cerca de 12 km. Segundo os presentes no dia da visita, quando a agente de saúde que atendia a localidade pertencia ao Manejo, as visitas eram freqüentes, o que nos faz entender que o fato está relacionado com a proximidade entre as duas comunidades.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no_45-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no_45-2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, vêm através deste, SOLICITAR, respeitosamente que seja enviado ofício a ilustríssima Sra. Maria Claudia Oliveira, Secretária de Educação, onde solicita as seguintes informações relacionadas à Escola Municipal José Dondici, situada no Distrito de São José dos Lopes:_x000D_
 • A escola encontra-se paralisada ou foi encerrada?;_x000D_
 • É do interesse da atual administração reabrir tal escola? Se sim, quando?;_x000D_
 Motivo: Atendendo a justa reivindicação dos moradores._x000D_
 Sem mais para o momento, nos colocamos a disposição para eventuais esclarecimentos e aproveitamos a oportunidade para renovar os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no_46-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no_46-2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, vêm através deste, SOLICITAR, respeitosamente que seja enviado ofício ao ilustríssimo Sr. Pedro Israel da Silva, Secretário de Obras, Meio Ambiente, Agricultura e pecuária e ao ilustríssimo Sr. Antônio Souza de Jesus Filho, Diretor Geral do DEMAE – Lima Duarte-MG solicitando que seja realizada visita imediata ao Distrito de São José de Lopes com o fim de realizar de forma conjunta um projeto de captação e destino correto do esgoto e de águas pluviais que tem sido destinado de forma indevida e consequentemente tem causando inúmeros transtornos para os munícipes que residem no local._x000D_
 Na oportunidade, solicitamos que seja realizado estudo por parte do Departamento Municipal de Água e Esgoto com o fim de viabilizar a ampliação do reservatório de água, haja vista que o que opera atualmente tem sido insuficiente para abastecer todo o Distrito de acordo com os moradores. Por fim, solicitamos que a autarquia providencie a limpeza do córrego que atravessa o Distrito de São José dos Lopes, uma vez que o mesmo tem transbordado no período de fortes chuvas, devido à falta de manutenção._x000D_
 Motivo: Atendendo a justa reivindicação dos moradores._x000D_
 Sem mais para o momento, nos colocamos a disposição para eventuais esclarecimentos e aproveitamos a oportunidade para renovar os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_47-_situacao_de_loteamento_na_rua_jesus_moreira.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_47-_situacao_de_loteamento_na_rua_jesus_moreira.docx</t>
   </si>
   <si>
     <t>Requerer que seja informado a esta Casa, a atual situação e quais planos a Prefeitura Municipal com relação ao loteamento localizado à Rua Jesus Moreira, próximo ao campo do Bahia, bairro Batatal.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_48-_convocao_sindicato_dos_servidores.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_48-_convocao_sindicato_dos_servidores.docx</t>
   </si>
   <si>
     <t>Requerer que a Mesa Diretora envie convocação ao Presidente do Sindicato dos Servidores, para que compareça em Reunião Ordinária, e fale sobre a importância de realização de concurso público municipal, bem como a revisão do Plano de Cargos e Salários dos Servidores Públicos Municipais e do Plano de Carreira dos Professores.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_levantamento_de_acoes-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_levantamento_de_acoes-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente a Mesa Diretora, que envie ofício a Prefeita Municipal, Exma. Senhora Elenice Pereira Delgado Santelli, solicitando o planejamento das ações da Secretaria de Obras, para o segundo semestre do presente ano. Requer ainda um levantamento das ações que foram executadas entre os meses de janeiro a junho.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_50-_informacoes_sobre_consultas_oftalmologicas..docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_50-_informacoes_sobre_consultas_oftalmologicas..docx</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Saúde, que preste esclarecimentos sobre a realização de exames de vista e consulta oftalmológica com encaminhamento da Secretaria de Saúde, em parceria com a ABRADEV (Associação Brasileira de Deficiência Visual), realizado no dia 01 de agosto de 2021, na Unidade Básica de Saúde Euclides Xavier Teixeira. Requer que seja informado qual tipo de parceria firmada, e qual a contrapartida do município.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_51-_vila_palmares.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_51-_vila_palmares.doc</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Administração que preste informações, juntamente com o Corpo Jurídico Municipal, sobre quais ações foram realizadas afim de sanar a situação de descaso e desumanidade para com os moradores da Vila Palmares.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_52-_codigo_de_postura.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_52-_codigo_de_postura.doc</t>
   </si>
   <si>
     <t>REQUERER da Administração Municipal, que seja informado o andamento da reformulação do Código de Obras do Município.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_53-_secretaria_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_53-_secretaria_de_saude.doc</t>
   </si>
   <si>
     <t>REQUERER ao Secretário Municipal de Saúde Dr. Luciano Toledo, informações se já existe um calendário para a reforma e/ou ampliação das Unidades Básicas de Saúde (UBS) da zona rural e urbana.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_54.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_54.doc</t>
   </si>
   <si>
     <t>REQUERER, respeitosamente ao Secretário Municipal de Fazenda, Sr. João Marcos Ferreira da Silva que informe a essa Casa Legislativa quais medidas de apoio ao Desenvolvimento Econômico foram adotadas pelo município ao longo do primeiro semestre de 2021 a fim de aquecer o ambiente de negócios no âmbito municipal e quais são as metas do Executivo Municipal para fomentar a economia local por meio de Projetos que visem a DESBUROCRATIZAÇÃO ou simplificação dos processos.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_55-_informacoes_rodoviaria.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_55-_informacoes_rodoviaria.doc</t>
   </si>
   <si>
     <t>REQUERER ao setor responsável da Administração Municipal, que informe o que está funcionando no local onde seria a rodoviária. Que informe ainda se a obra foi finalizada, ou quando será. Requer ainda que seja informado se há ato administrativo concedendo a área para uso da autoescola.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_56-_informacoes_sobre_braco_de_iluminacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_56-_informacoes_sobre_braco_de_iluminacao.docx</t>
   </si>
   <si>
     <t>Requerendo a Secretaria Municipal de Administração que informe o porquê de não ter sido colocado braço de iluminação pública nos bairros: Vila Palmares, Jardim Primavera, Três Porteiras dentre outros.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_-_57.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_-_57.doc</t>
   </si>
   <si>
     <t>Requerendo, respeitosamente, à Sra. Elenice Pereira Delgado Santelli, Exma. Prefeita Municipal, que informe se já há por parte da prefeitura, estudos referentes à modificação do Plano de Carreira dos servidores municipais.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_58-_dispensa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_58-_dispensa.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Ordinária nº 17/2021, que “Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 50.000,00 e dá outras providências”</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>BIA SILVA, BUIU O PEIXE, DÓ DE IBITIPOCA, EDINHO, FABIO DA ROÇADEIRA, GUILHERMANDO, JOSIMAR CAMPOS, PROFESSOR THIAGO, RONALDO LEITEIRO, TADEU TAVARES, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_59_-_reuniao_seguranca_publica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_59_-_reuniao_seguranca_publica.doc</t>
   </si>
   <si>
     <t>REQUER que seja enviado ofício a representantes do comércio da região em comento, moradores e aos representantes dos órgãos públicos elencados abaixo, a fim de convida-los para uma reunião virtual. A reunião deverá ser organizada pela Câmara Municipal no dia 14 de setembro às 15 horas e terá por tema: “Medidas para melhorar a segurança pública em Lima Duarte-MG”.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_60-_dispensa_convenio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_60-_dispensa_convenio.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Resolução, que “Autoriza a Câmara Municipal de Lima Duarte, MG, celebrar convênio Com a Caixa Econômica Federal”,</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_61-_audiencia_publica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_61-_audiencia_publica.doc</t>
   </si>
   <si>
     <t>REQUEREM, nos termos regimentais, realização de Audiência Pública, a ser realizada no dia 04 de outubro, para discussão do tema: Saneamento Básico.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_62-_retorno_as_aulas.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_62-_retorno_as_aulas.docx</t>
   </si>
   <si>
     <t>Requerendo à Secretaria Municipal de Educação as seguintes informações: _x000D_
 1.	Se já existe uma previsão, ou cronograma para retorno as aulas presenciais ou hibridas;_x000D_
 2.	Como está sendo preparada a estrutura física das Escolas para recebimento dos alunos, atendendo os critérios sanitários em relação a Covid-19;_x000D_
 3.	Se existe previsão de processo seletivo para a contratação de psicólogo e assistente social;</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_63-_oficio_dnit.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_63-_oficio_dnit.doc</t>
   </si>
   <si>
     <t>Requerendo à Mesa Diretora desta Casa Legislativa que enviei oficio ao DNIT, com cópia para o executivo, solicitando o estudo de readequação (alargamento) da galeria que dá acesso ao bairro Afonso Pena.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_ronaldo_vila_palmares_servicos_essenciais-64.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_ronaldo_vila_palmares_servicos_essenciais-64.doc</t>
   </si>
   <si>
     <t>Requerendo seja encaminhado ofício a Prefeita e, conforme estabelece o inc. XX do art. 121 da LOM, encaminhe a esta Casa informações quanto ao prazo que o Município irá prestar os seguintes serviços essenciais na Vila Palmares: colocação de lâmpadas nos postes já existentes e, instalação da rede de esgotamento sanitário, uma vez que é cobrado dos moradores pelos serviços, em que pese serem estes inexistentes.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_65-_audiencia_publica.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_65-_audiencia_publica.docx</t>
   </si>
   <si>
     <t>REQUERER a Mesa Diretora desta Casa Legislativa, que seja agendada Audiência Pública, para discutir o Transporte Público Municipal. Requer ainda, que seja enviado ofício convidando todos os implicados no tema.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_66-_mocao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_66-_mocao.doc</t>
   </si>
   <si>
     <t>REQUERER a Mesa Diretora, ouvindo o plenário, Moção de Aplauso ao Senhor MARCO ANTÔNIO DA SILVA SOUZA, por relevantes serviços prestados a cultura de Lima Duarte.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_67-_mocao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_67-_mocao.doc</t>
   </si>
   <si>
     <t>REQUERER a Mesa Diretora, ouvindo o plenário, Moção de Aplauso ao Senhor Jacintho Almeida de Paula, cidadão Limaduartino por relevantes serviços prestados a cultura de Lima Duarte.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_68_-_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_68_-_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>REQUERER, respeitosamente que seja enviado ofício ao ilustríssimo Sr. Antônio Souza de Jesus Filho, Diretor Geral do DEMAE – Lima Duarte-MG solicitando que seja realizada visita imediata a comunidade da Vila São Geraldo com o fito de realizar um projeto de captação e destino correto do esgoto que tem sido destinado de forma indevida e consequentemente tem causando inúmeros transtornos para os munícipes que residem no local.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_69-_vila_sao_geraldo_2.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_69-_vila_sao_geraldo_2.doc</t>
   </si>
   <si>
     <t>REQUERER, respeitosamente a Excelentíssima Sra. Elenice Pereira Delgado Santelli, para que determine ao setor competente da Prefeitura, que tome providências no que tange a manutenção do circuito interno e ligação de energia elétrica no posto de saúde da Vila São Geraldo, tendo em vista que a energia elétrica é de suma importância para o bom andamento dos atendimentos realizados na referida unidade de atendimento de saúde. Além disso, solicitamos que seja enviado ofício a essa Casa Legislativa informando acerca de quais medidas serão adotadas com o fim de sanar o problema.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_70-_minas_livre_para_crescer.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_70-_minas_livre_para_crescer.doc</t>
   </si>
   <si>
     <t>REQUERER, respeitosamente que seja enviado ofício a Excelentíssima Sra. Elenice Pereira Delgado Santelli, onde seja questionado a mesma se existe interesse da atual gestão de fazer a assinatura do termo de adesão ao Programa: “Minas Livre para Crescer”, que é uma importante agenda de fomento ao Desenvolvimento Econômico do governo do Estado. A resposta a tal questionamento deverá ser enviada a essa Casa Legislativa por meio de ofício.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>TADEU TAVARES, DÓ DE IBITIPOCA, GUILHERMANDO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_71-_oficio_ao_dnit.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_71-_oficio_ao_dnit.doc</t>
   </si>
   <si>
     <t>REQUERER a Mesa Diretora, que seja encaminhado ofício ao DNIT solicitando a construção de redutores de velocidade na BR 267, próximo aos locais indicados. _x000D_
 •	Vila Belmira (entre o trevo e a próxima curva);_x000D_
 •	Afonso Pena (antes da curva que dá acesso à rua Maria Elidia);_x000D_
 •	Bairro Cruzeiro (próximo ao ponto de ônibus do último trevo do Município);_x000D_
 Solicitar ainda a instalação de sonorizador em ambos os sentidos da curva em frente ao campo do Vila.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_72-_telefone_corporativo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_72-_telefone_corporativo.doc</t>
   </si>
   <si>
     <t>REQUERER ao Secretário Municipal de Administração, que envie a relação com os números dos telefones corporativos, identificando o servidor e o setor.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_73-_processo_eleitoral.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_73-_processo_eleitoral.doc</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Educação, que seja informado a está Casa de Leis, como está o planejamento para o Processo Eleitoral das Escolas Municipais, em consonância com a Lei Complementar Municipal 43/2014, no seu art. 14.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_74-_processo_de_construcao_pedagogica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_74-_processo_de_construcao_pedagogica.doc</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Educação, que seja informado a está Casa de Leis, como anda o processo de construção pedagógica para o retorno as aulas presenciais no município, tendo em vista que o Estado e Municípios da região, já disponibilizaram o Plano de Retorno.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>BIA SILVA, EDINHO, JOSIMAR CAMPOS, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_75-_contra_partida_transporte.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_75-_contra_partida_transporte.doc</t>
   </si>
   <si>
     <t>REQUERER a Exma. Prefeita Municipal Elenice Pereira Delgado, que informe se existe a possibilidade do município oferecer uma contra partida financeira, no custeio do transporte de estudantes para Juiz de Fora, aos alunos listados abaixo:</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>BUIU O PEIXE, BIA SILVA, JOSIMAR CAMPOS, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_76-_informacoes_sobre_projetos_da_assistencia_social.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_76-_informacoes_sobre_projetos_da_assistencia_social.docx</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Assistência Social, que preste as seguintes informações:_x000D_
 •	Quais projetos estão sendo desenvolvidos no momento, especificando data de início; _x000D_
 •	Quais profissionais são responsáveis por cada projeto;_x000D_
 •	Qual fonte de recurso é utilizada por cada projeto;_x000D_
 •	Quantas pessoas estão sendo beneficiadas por cada projeto;_x000D_
 •	Aonde cada projeto está sendo desenvolvido.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>EDINHO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_77_cemig_povoado_de_capoeirao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_77_cemig_povoado_de_capoeirao.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente à Mesa Diretora da Câmara Municipal de Lima Duarte, que encaminhei ao Sr. Geraldo Magela de Barros Mendes Filhos( e-mail – geraldo.filho@cemig.com.br ), Agente de Relacionamento Institucional Social da Cemig Distribuição S/A, solicitação de instalação do sistema de medição gráfica, para análise de carregamento e nível de tensão no circuito do transformador de energia elétrica instalado no Povoado de São Sebastião do Capoeirão. Transformador de número:487078-1-10KVA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>EDINHO, BUIU O PEIXE, TADEU TAVARES, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_78_cemig_povoado_de_monte_verde.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_78_cemig_povoado_de_monte_verde.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente à Mesa Diretora da Câmara Municipal de Lima Duarte, que encaminhei ao Sr. Geraldo Magela de Barros Mendes Filhos( e-mail – geraldo.filho@cemig.com.br ), Agente de Relacionamento Institucional Social da Cemig Distribuição S/A, solicitação de instalação do sistema de medição gráfica, para análise de carregamento e nível de tensão no circuito do transformador de energia elétrica instalado no Povoado de Monte Verde. Transformador de número:17377-1-10KVA. A medição gráfica deverá ser instalada no ramal dos medidores APD118123873 e ABO963008246(agrupados)</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>EDINHO, BIA SILVA, BUIU O PEIXE, JOSIMAR CAMPOS, TADEU TAVARES</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_cemig_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_cemig_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente à Mesa Diretora da Câmara Municipal de Lima Duarte, que encaminhei ao Sr. Geraldo Magela de Barros Mendes Filhos( e-mail – geraldo.filho@cemig.com.br ), Agente de Relacionamento Institucional Social da Cemig Distribuição S/A, solicitação de instalação do sistema de medição gráfica, para análise de carregamento e nível de tensão nos circuitos dos transformadores de energia elétrica instalados na comunidade de Vila São Geraldo. Transformadores de número: 399409-1-10KVA – 49790-1-15KVA e 217816-1-15KVA</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_80-_demae.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_80-_demae.doc</t>
   </si>
   <si>
     <t>REQUERER ao Departamento Municipal de Água e Esgoto, DEMAE, que seja informado o valor, e como é efetuado a cobrança do m³ de água dos munícipes (residências).</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, BIA SILVA, BUIU O PEIXE, DÓ DE IBITIPOCA, EDINHO, FABIO DA ROÇADEIRA, GUILHERMANDO, PROFESSOR THIAGO, RONALDO LEITEIRO, TADEU TAVARES, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_81_castracao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_81_castracao.doc</t>
   </si>
   <si>
     <t>REQUERER, respeitosamente que seja enviado ofício a Excelentíssima Sra. Elenice Pereira Delgado Santelli e ao Secretário Municipal de Saúde, Sr Luciano Toledo, onde os mesmos deverão enviar a essa Casa Legislativa documento informando se haverá processo licitatório no presente ano para a contratação de serviços de castração de cães e gatos a serem executados nos bairros do município.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_82-_defesa_civil.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_82-_defesa_civil.docx</t>
   </si>
   <si>
     <t>REQUERER ao Coordenador de Defesa Civil, Senhor “Claudio”, que seja informada a esta Casa, qual o andamento das  obras de construção dos muros da Rua Waldomiro Ferreira, conhecido como morro do “urubu”, sendo um na casa do “senhor Gilmar Nogueira”, e outro na Rua José Virgílio, casa 391.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_83_-_assistencia_socia.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_83_-_assistencia_socia.docx</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Assistência Social, que preste esclarecimento sobre a função desempenhada pelo servidor Gustavo Henrique de Paula Paiva, especificando carga horária, horários e locais o qual este desempenha a função.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/379/requerimento_84-_dnit.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/379/requerimento_84-_dnit.docx</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado ofício ao DNIT solicitando autorização para construção de ponto de ônibus, nos seguintes locais:_x000D_
 •	Altura do Km 157.500 (Batatal);_x000D_
 •	Altura do Km 159.800 (saída do bairro Três Porteiras)</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PROFESSOR THIAGO, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_85_-_concurso.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_85_-_concurso.docx</t>
   </si>
   <si>
     <t>REQUERER respeitosamente a Prefeita Municipal, Exma. Senhora Elenice Pereira Delgado Santelli, que determine ao setor competente que preste informações sobre o fato de haver ou não, dentro do planejamento para o ano de 2022, o interesse do Executivo em realizar concurso público. Se a resposta for positiva, gostaríamos que nos fosse informado se já está havendo levantamento das vagas disponíveis e se todas as secretarias serão contempladas.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>BUIU O PEIXE, BIA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_86-_informacoes_sobre_falta_de_medicamentos.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_86-_informacoes_sobre_falta_de_medicamentos.docx</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Saúde, que preste esclarecimentos do “porquê” da constante falta de medicamentos no município.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_87-_audiencia_publica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_87-_audiencia_publica.doc</t>
   </si>
   <si>
     <t>REQUERER a Mesa Diretora desta Casa, que seja agendada Audiência Pública presencial, para que seja discutido o Projeto de Lei Complementar nº02/201 Altera a Lei Municipal nº 1.126/2000 e a Lei Municipal nº 1.328/2006, na forma que menciona. No que tange regulamentar, em âmbito Municipal, o comércio ambulante de cidadãos não residentes em Lima Duarte.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_88-_recapeamento.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_88-_recapeamento.doc</t>
   </si>
   <si>
     <t>REQUERER da Secretaria Municipal de Obras e Setor de Convênios, informações acerca de alguma providência que esteja sendo estudada ou executada para o recapeamento ou da melhoria dos broquetes da Rua Souza Paula.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_89-_bota_fora.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_89-_bota_fora.doc</t>
   </si>
   <si>
     <t>REQUERER ao setor responsável da Administração Municipal que seja informado qual a atual situação do “bota fora” da cidade.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_90-_secretaria_de_saude-_fisioterapia.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_90-_secretaria_de_saude-_fisioterapia.doc</t>
   </si>
   <si>
     <t>REQUERER ao Secretário Municipal de Saúde Dr. Luciano Toledo, as seguintes informações sobre o setor de fisioterapia. _x000D_
 •	Quantos profissionais atendem no setor? E qual carga horária?_x000D_
 •	Quantos pacientes são atendidos por dia? Quantos pacientes estão na fila de espera?_x000D_
 •	Existe previsão para mudança de local dos atendimentos? Se sim para quando?</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_91-_oficio_a_santa_casa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_91-_oficio_a_santa_casa.doc</t>
   </si>
   <si>
     <t>REQUERER a Mesa Diretora que seja enviado oficio ao Provedor da Santa Casa de Misericórdia de Lima Duarte, solicitando as seguintes informações:_x000D_
 •	Descrição dos valores dos salários por categoria;_x000D_
 •	Total da folha de pagamento;_x000D_
 •	Gastos com encargos sociais e demais despesas.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/419/requerimento_92_-_dispensa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/419/requerimento_92_-_dispensa.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Ordinária nº 32/2021, que “Autoriza abertura de crédito adicional suplementar no Orçamento de 2021 no valor de R$ 268.900,00, na forma que menciona”,</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_93_-_dispensa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_93_-_dispensa.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Ordinária nº 36/2021, que “Autoriza abertura de crédito adicional suplementar no Orçamento de 2021 no valor de R$ 2.143.000,00, na forma que menciona”,</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/421/requerimento_94_-_dispensa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/421/requerimento_94_-_dispensa.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário dos Projetos de Lei Ordinária nº 24/2021, 33/2021/ 34/2021 e 38/2021.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_95-_dnit_poda.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_95-_dnit_poda.docx</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado ofício ao DNIT solicitando que seja removida moita de bambu na altura do KM153.200.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>BUIU O PEIXE, BIA SILVA, EDINHO, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_96-_caixa_escolares.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_96-_caixa_escolares.docx</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Educação que preste contas dos valores recebidos das caixas escolares de todas as escolas do Município (cada escola de forma separada).</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_97-_estrada_lmg871.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_97-_estrada_lmg871.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente à Mesa Diretora da Câmara Municipal de Lima Duarte, que encaminhei ao Setor de Convênios da Prefeitura Municipal, solicitação de informações do andamento do “Convênio 1491000437/2019”, o qual versa sobre a execução de calçamento de parte da LMG871, que liga a cidade de Lima Duarte ao Distrito de Conceição de Ibitipoca._x000D_
 Se o convênio ainda prever responsabilidade da Empresa prestadora de serviços, que esta seja notificada para as devidas regularizações e que seja enviada cópia protocolada da notificação a esta casa legislativa no prazo de 05 dias.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_98-_assistencia_social.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_98-_assistencia_social.docx</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Assistência Social, que informe a quantidade de famílias atendidas pelos programas Melhoria Social e Aluguel Social. Requer que seja enviado listagem e laudos.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_99-_licitacao_de_bracos_de_iluminacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_99-_licitacao_de_bracos_de_iluminacao.doc</t>
   </si>
   <si>
     <t>REQUERER do setor responsável da Administração Municipal, informações acerca do processo licitatório para a compra de “braços, para serem inseridos nos postes de iluminação do município.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_100-_informacoes_repasse_santa_casa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_100-_informacoes_repasse_santa_casa.doc</t>
   </si>
   <si>
     <t>REQUERER seja encaminhado ofício ao Secretário de Fazenda, nos termos regimentais vigentes e com as observações dispostas no § 4º do art. 84 da LOM, para que informe a esta Casa e forneça cópia dos valores recebidos através de transferências provenientes de emendas parlamentares, recebidas pelo Município e repassadas à Santa Casa de Misericórdia, detalhando valor recebido, data do recebimento, data da transferência, valor total transferido, nome do parlamentar e qual valor limite a entidade possui para recebimento de subvenções.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_101_-_cemig_-_requerimento.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_101_-_cemig_-_requerimento.doc</t>
   </si>
   <si>
     <t>Solicitar que esta Casa Legislativa envie ofício a CEMIG questionando o motivo pelo qual vem ocorrendo constantes quedas de energia no município de Lima Duarte-MG. Cumpre destacar que na maioria dos casos em que tais quedas ocorrem, não há nem sequer previsão de chuva. Além disso, tais acontecimentos vêm ocasionando diversos prejuízos a população, como por exemplo: a queima de eletrodomésticos.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>ZEZÉ DO GENÉSIO, BIA SILVA, BUIU O PEIXE, DÓ DE IBITIPOCA, EDINHO, FABIO DA ROÇADEIRA, GUILHERMANDO, JOSIMAR CAMPOS, PROFESSOR THIAGO, RONALDO LEITEIRO, TADEU TAVARES</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_obra_rodoviaria_1.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_obra_rodoviaria_1.doc</t>
   </si>
   <si>
     <t>REQUERER seja encaminhado ofício ao Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer e, conforme estabelece o § 4º do art. 84 da LOM, encaminhe a esta Casa cópia do (s) contrato (s) firmado (s) para execução da obra que objetiva ser o terminal rodoviário do Município, cópia do processo licitatório que resultou na(s) contratação(ões), cópia das notas de empenho/pagamentos realizados até o presente momento, cópia das medições realizadas, bem como informe se a obra está finalizada ou, caso contrário, o que falta para sua finalização e a previsão de término da obra e início de atividades no terminal rodoviário.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_103-_informacoes_sobre_calcamento.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_103-_informacoes_sobre_calcamento.docx</t>
   </si>
   <si>
     <t>REQUERER ao Setor de Convênios da Prefeitura Municipal, que esclareça a esta Casa Legislativa como anda o andamento do calçamento da rua Luiz Henrique, na Vila Belmiro.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_104-_lixo_do_municipio_de_olaria.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_104-_lixo_do_municipio_de_olaria.docx</t>
   </si>
   <si>
     <t>REQUERER a Secretaria Municipal de Meio Ambiente, que esclareça a esta Casa sobre o contrato com o município de Olaria para trazer o lixo para o município de Lima Duarte. Requer ainda o horário de café dos funcionários, e qual a carga horaria de trabalho diária.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_105-_departamento_pessoal.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_105-_departamento_pessoal.docx</t>
   </si>
   <si>
     <t>REQUERER ao Departamento Pessoal da Prefeitura Municipal que informe a carga horária dos funcionários da Usina de Reciclagem, bem como a quantidade de horas extras pagas a cada um deles.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento__departamento_juridico.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento__departamento_juridico.docx</t>
   </si>
   <si>
     <t>REQUERER ao Departamento Jurídico da Prefeitura Municipal que esclareça o por quê da não participação  da Cooperativa da Agricultura Familiar de Lima Duarte  e Região na chamada pública para compra de alimentos. Solicita ainda que seja informado os nomes das empresas participantes, e cópia de todos os empenhos de compra relacionado a agricultura familiar.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_107_-oficio_a_caixa_economica.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_107_-oficio_a_caixa_economica.docx</t>
   </si>
   <si>
     <t>REQUERER a Mesa Diretora desta Casa Legislativa, que envie ofício a Caixa Econômica Federal solicitando a implantação de marquises na área externa da agência.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>REQUERER, respeitosamente a Excelentíssima Sra. Elenice Pereira Delgado Santelli e a Secretária Municipal de Educação, Sra. Maria Claudia de Oliveira, que informe a essa Casa Legislativa se já houve a homologação bem como, quais os tramites licitatórios já foram adotados para o cumprimento e execução dos seguintes Projetos de lei e Lei ordinária, que respectivamente autorizam abertura de crédito adicional suplementar no orçamento de 2021: _x000D_
 •	PLO Nº 35 /2021 de autoria do Poder Executivo - “Autoriza abertura de crédito adicional suplementar no Orçamento de 2021 no valor de R$ 683.401,01,00 na forma que menciona”. Com a aprovação do Projeto a prefeitura Municipal tem o objetivo de usar a suplementação para a realização da obra de reforma da Escola Altivo Pedro Gomes e Creche Peixinho Dourado, ambas no bairro Batatal;_x000D_
 •	Projeto de Lei nº 45/2021 que “Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 500.000,00 e dá outras providências.” Para aquisição de veículos para a Secretaria de Educação;_x000D_
 Lei Ordinária 2.04/2021 que “Autoriza abertura de crédito adicional suplementar no Orçamento de 2021, no valor de RS 315.960.44, na forma que menciona para a construção de salas de aula na Escola Municipal Tiago Delgado, situada na comunidade de Manejo.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_de_mocao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_de_mocao.doc</t>
   </si>
   <si>
     <t>REQUERER a Mesa Diretora, ouvindo o plenário, Moção de Aplauso a senhora Rita Francisca de Assis, conhecida carinhosamente como Vó Ritinha, cidadã Limaduartina.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>BIA SILVA, BUIU O PEIXE, EDINHO, JOSIMAR CAMPOS, PROFESSOR THIAGO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_110-_decoracao_de_natal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_110-_decoracao_de_natal.doc</t>
   </si>
   <si>
     <t>REQUERER a Exma. Prefeita Municipal, senhora Elenice Pereira Delgado Santelli, que justifique a contratação de decoração com tema natalino, com alto custo para o município.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento_111_-_dispensa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento_111_-_dispensa.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Ordinária nº 47/2021, que “ "Dispões sobre a possibilidade de concessão de Abono FUNDEB aos Profissionais da Educação Básica da Rede de Ensino, na forma que especifica."</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_112-2021.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_112-2021.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, com assento nesta Casa Legislativa, vem perante V.Exa., requerer informações por parte da Chefe do Poder Executivo, bem como do Comitê Pacto Pela Vida, se haverá ou não as festividades de Carnaval no período que compreende 26/02/2021 à 01/03/2021._x000D_
 Na oportunidade informamos que consideramos a realização de um evento deste porte algo completamente arriscado, levando em consideração o fato do surgimento da variante ômicron.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/486/requerimento_113_-_dispensa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/486/requerimento_113_-_dispensa.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Complementar nº 01/2021, que "Cria o Conselho Municipal de Proteção e Defesa dos Animais - CMPDA e o Fundo Municipal de Proteção dos Animais - FUMPAN."</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/487/requerimento_114_-_dispensa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/487/requerimento_114_-_dispensa.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Complementar nº 04/2021, que "Altera a Lei Municipal nº 1.328/2006, na forma que menciona."</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_115_-_dispensa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_115_-_dispensa.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Ordinária nº 51/2021, que "Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021, no valor de R$ 153.800,00, na forma que menciona."</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_116_-oficio_ao_dnit.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_116_-oficio_ao_dnit.docx</t>
   </si>
   <si>
     <t>REQUERER a Mesa Diretora desta Casa Legislativa, que envie ofício ao DNIT para que realize a limpeza na tubulação que passa na BR 267, no KM 154.600.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/497/requerimento_117_-_dispensa_1.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/497/requerimento_117_-_dispensa_1.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Ordinária nº 48/2021, que "Ratifica o Protocolo de Intenções da Agência de Cooperação Intermunicipal em Saúde Pé da Serra / ACISPES, nos termos e para os fins da Lei nº: 11.107/2005.".</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_118_-_dispensa.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_118_-_dispensa.docx</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Ordinária nº 53/2021, que “Dispõe sobre concessão de subvenções sociais as Entidades que menciona.”</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/500/requerimento_119_-_dispensa_plo_54-2021.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/500/requerimento_119_-_dispensa_plo_54-2021.docx</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Ordinária nº 54/2021, que “Autoriza abertura de crédito suplementar ao Orçamento Vigente do Município de Lima Duarte e dá outras providências." de iniciativa do Executivo Municipal, amparado no art. 95, §4º, II e art. 110, ambos do Regimento Interno.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/502/requerimento_120_-_dispensa_plo_53-2021_de_29_de_dezembro_de_2021.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/502/requerimento_120_-_dispensa_plo_53-2021_de_29_de_dezembro_de_2021.docx</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra apreciação, discussão e votação em Plenário do Projeto de Lei Ordinária nº 53/2021, que “Altera a Lei nº 2.049/2021 que “Dispõe sobre a possibilidade de concessão do Abono FUNDEB aos profissionais da Educação Básica da rede Municipal de Ensino, na forma que especifica.” de iniciativa do Executivo Municipal, amparado no art. 95, §4º, II e art. 110, ambos do Regimento Interno.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/157/plol_no_01-2021_-_projeto_de_lei_combate_ao_suicidio.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/157/plol_no_01-2021_-_projeto_de_lei_combate_ao_suicidio.pdf</t>
   </si>
   <si>
     <t>“Institui no município de Lima Duarte-MG a política municipal de valorização da vida e prevenção ao suicídio e automutilação.”</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/163/plol_no_03-2021_-_celebracoes_religiosas_como_atividades_essenciais.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/163/plol_no_03-2021_-_celebracoes_religiosas_como_atividades_essenciais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a caracterização de celebrações religiosas como atividades essenciais em estado de emergência e/ou estado de calamidade pública.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/165/plol_no_04-2021_-_talentos_da_terra.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/165/plol_no_04-2021_-_talentos_da_terra.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre critérios para contratação de artistas locais para apresentação e/ou exposição em eventos culturais no Município de Lima Duarte, MG.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/203/plol_no_05-2021_-_vereadora_fabiana.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/203/plol_no_05-2021_-_vereadora_fabiana.doc</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Lima Duarte, MG, política pública para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista.”</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual da remuneração dos Servidores Públicos Municipais do Poder Legislativo.</t>
   </si>
   <si>
     <t>Regulamenta a instalação e o funcionamento de circo itinerante no Município de Lima Duarte, MG.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_ordinaria_no_08-2021_-_altera_lei_transporte_escolar.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_ordinaria_no_08-2021_-_altera_lei_transporte_escolar.doc</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 1.844/2017.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_ordinaria_no_09-2021_-_dia_da_marcha_para_jesus.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_ordinaria_no_09-2021_-_dia_da_marcha_para_jesus.doc</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do município de Lima Duarte o Dia da Marcha para Jesus.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/305/plol_no_10-2021_-_semana_de_combate_as_formas_de_preconceito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/305/plol_no_10-2021_-_semana_de_combate_as_formas_de_preconceito.doc</t>
   </si>
   <si>
     <t>Institui a Semana de Combate às formas de Preconceito no Município de Lima Duarte.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/364/plo_11-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/364/plo_11-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de disponibilização, nos estabelecimentos bancários, de bebedouros e banheiros aos seus clientes e usuários".</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/413/plol_no_12-2021_-_altera_lm_1.186-03_-_cm_juventude_1.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/413/plol_no_12-2021_-_altera_lm_1.186-03_-_cm_juventude_1.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Ordinária nº 1.186/2003.”</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no_13_com_oficio_e_justificativa_1.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no_13_com_oficio_e_justificativa_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre complemento constitucional dos Profissionais da Educação Básica em efetivo exercício".</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/154/plo_no_01-2021_-_concessao_de_subvencao_santa_casa_ilpi_e_apae.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/154/plo_no_01-2021_-_concessao_de_subvencao_santa_casa_ilpi_e_apae.docx</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais às Entidades que menciona.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_n_02-2021_-_r_250.00000_demae.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_n_02-2021_-_r_250.00000_demae.docx</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 250.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/168/plo_no_03-2021_-_projeto_de_lei_autorizativo_do_consorcio_nacional_de_vacinas_das_cidades_brasileiras_1.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/168/plo_no_03-2021_-_projeto_de_lei_autorizativo_do_consorcio_nacional_de_vacinas_das_cidades_brasileiras_1.docx</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_no_04-2021_corrigido_-_conselho_cultura.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_no_04-2021_corrigido_-_conselho_cultura.docx</t>
   </si>
   <si>
     <t>"Altera a lei Ordinária n° 1981/2021 no que menciona e dá outras providências"</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_05-2021_-_revoga_lei_no_576-1978_que_dispoe_sobre_pensao_aos_ex-prefeitos.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_05-2021_-_revoga_lei_no_576-1978_que_dispoe_sobre_pensao_aos_ex-prefeitos.docx</t>
   </si>
   <si>
     <t>Revoga a Lei nº 576 de 31 de agosto de 1978 que “cria pensão aos ex-prefeitos, autoriza a abertura de crédito especial e dá outras providências”.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_06-2021.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_06-2021.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do novo Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS/ FUNDEB, revogando a Lei Ordinária n.º 1.359/2007, no que menciona.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização ao Poder Executivo Municipal a dar em cessão de uso, bem móvel de propriedade da Administração”.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_08-2021_-_autoriza_abertura_de_credito_especial.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_08-2021_-_autoriza_abertura_de_credito_especial.docx</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no Orçamento de 2021 no valor de R$ 16.600,00 e dá outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/172/plo_09-2021_subvencao_alac.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/172/plo_09-2021_subvencao_alac.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de contribuição na forma que menciona."</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/174/plo_no_10-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_santa_casa_de_misericordia.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/174/plo_no_10-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_santa_casa_de_misericordia.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de subvenção social para manutenção da Santa Casa de Misericórdia de Lima Duarte, na forma que menciona.”</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e a execução da Lei Orçamentária do exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_lei_ordinaria_no_12-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_lei_ordinaria_no_12-2021.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Bancos de Empregos e Desenvolvimento no âmbito do Município de Lima Duarte/MG, na forma que menciona".</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_ordinaria_no_13-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_ilpi_justificativa_e_convenio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_ordinaria_no_13-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_ilpi_justificativa_e_convenio.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social para manutenção da Instituição de Longa Permanência para Idosos - ILPI, na forma que menciona".</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_ordinaria_no_-_15_2021_-_conselho_saude.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_ordinaria_no_-_15_2021_-_conselho_saude.docx</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 1.119/2000 no que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_lei_ordinaria_no_17-2021_-_autoriza_abertura_de_credito_adicional_suplementar_e_da_outras_providencias..docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_lei_ordinaria_no_17-2021_-_autoriza_abertura_de_credito_adicional_suplementar_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 50.000,00 dá outras providências".</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_ordinaria_no_18-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_ordinaria_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 150.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Autoriza a Chefe do Poder Executivo Municipal a firmar Termo de Cessão de Uso de bem móvel e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_ordinaria_no_20-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_ordinaria_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>"Regula a permissão de uso  de bens públicos do Município de Lima Duarte, nos moldes do art. 38 da Lei Orgânica Municipal".</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/412/plo_24-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/412/plo_24-2021.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_-25.2021_1.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_-25.2021_1.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização de aditivo de cessão de uso de bem móvel".</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/411/pl_26_-_contribuicao_pirapetinga_aproap_1.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/411/pl_26_-_contribuicao_pirapetinga_aproap_1.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de contribuição na forma que menciona”.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 413.241,00 dá outras providências".</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/389/plo_28-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/389/plo_28-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 168.000,00 dá outras providências".</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/390/plo_29-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/390/plo_29-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 160.00,00 dá outras providências".</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/415/ploe_30-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/415/ploe_30-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o período de 2022/2025."</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/416/ploe_31-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/416/ploe_31-2021.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Lima Duarte para o Exercício financeiro de 2022."</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/410/pl_32.2021.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/410/pl_32.2021.docx</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito adicional suplementar no Orçamento de 2021 no valor de R$ 268.900,00, na forma que menciona.”</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/409/plo_33-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/409/plo_33-2021.pdf</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/408/plo_34-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/408/plo_34-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o repasse de recurso financeiro, a título de transferência proveniente de emenda parlamentar para incremento temporário ao custeio da Política de Atenção Hospitalar da Santa Casa de Misericórdia de Lima Duarte, na forma que menciona.”</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/407/pl_35.2021_-_batatal.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/407/pl_35.2021_-_batatal.docx</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no Orçamento de 2021 no valor de R$ 683,401,01 na forma que menciona."</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/406/pl_36.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/406/pl_36.docx</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no Orçamento de 2021 no valor de R$ 2.143.000,00 na forma que menciona."</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/405/pl_37.2021_-_varios.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/405/pl_37.2021_-_varios.docx</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no Orçamento de 2021 no valor de R$ 186.000,00 na forma que menciona."</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/414/plo_no_38-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_santa_casa_de_misericordia_1.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/414/plo_no_38-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_santa_casa_de_misericordia_1.docx</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_lei_39.20211.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_lei_39.20211.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 315.960,44 dá outras providências."</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_lei_40.2021.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_lei_40.2021.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 30.000,00 dá outras providências."</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>"Dispõe sobre a transferência de valores provenientes de verbas do FUNDEB à Universidade Federal de Juiz de Fora - UFJF, por meio do Centro Regional de Inovação e Transferência de Tecnologia – CRITT, com a interveniência da Fundação de Apoio e Desenvolvimento ao Ensino, Pesquisa e Extensão – FADEPE, na forma que menciona".</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 140.500,00 e da outras providências".</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/458/plo_43-2021_1.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/458/plo_43-2021_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração do índice de correção monetária incidente sobre os débitos não pagos, os inscritos em dívida ativa, bem como sobre a unidade fiscal municipal".</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/463/documentos_-_sercretario.pdf1.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/463/documentos_-_sercretario.pdf1.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia do Queijo no Município de Lima Duarte.”.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/462/documentos_-_sercretario.pdf.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/462/documentos_-_sercretario.pdf.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 500.00,00 e dá outras providências".</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/472/plo_46-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/472/plo_46-2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.067/1999, no que menciona.".</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/473/plo_47-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/473/plo_47-2021.pdf</t>
   </si>
   <si>
     <t>"Dispões sobre a possibilidade de concessão de Abono FUNDEB aos Profissionais da Educação Básica da Rede de Ensino, na forma que especifica.".</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/475/plo_48-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/475/plo_48-2021.pdf</t>
   </si>
   <si>
     <t>"Ratifica o Protocolo de Intenções da Agência de Cooperação Intermunicipal em Saúde Pé da Serra/ACISPES, nos termos e para os fins da Lei n°: 11.107/2005.".</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/474/plo_49-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/474/plo_49-2021.pdf</t>
   </si>
   <si>
     <t>"Ratifica a adesão do município à Agência de Cooperação Intermunicipal em Saúde Pé da Serra/ACISPES e dá outras providências.".</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/194/plo_no_11-2021_-_ldo_2022_1.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/194/plo_no_11-2021_-_ldo_2022_1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_51-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_51-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021 no valor de R$ 153.800,00 na forma que menciona.".</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_52.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_52.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2021, no valor de R$ 1.499,361,45, na forma que menciona.".</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_53.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_53.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de subvenções sociais às Entidades que menciona, e dá outras providências.".</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/499/plo_54-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/499/plo_54-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de crédito suplementar ao Orçamento Vigente do Município de Lima Duarte e dá outras providências.".</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/476/veto_parcial_-_plo_12-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/476/veto_parcial_-_plo_12-2021.pdf</t>
   </si>
   <si>
     <t>Veto Parcial do Projeto de Lei Ordinária nº 12/2021</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/455/plc_01-2021_-_cmpda.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/455/plc_01-2021_-_cmpda.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal de Proteção e Defesa dos Animais – CMPDA e o Fundo Municipal de Proteção dos Animais - FUMPAN.".</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/278/projeto_de_lei_complementar_no_01-2021_-_regulamenta_exploracao_imoveis_residenciais_-_vereador_donizete.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/278/projeto_de_lei_complementar_no_01-2021_-_regulamenta_exploracao_imoveis_residenciais_-_vereador_donizete.doc</t>
   </si>
   <si>
     <t>Regulamente a exploração de imóveis residenciais como meio de hospedagem remunerada com prestação de serviços ao Município de Lima Duarte, MG.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_complementar_no_02-2021_-_altera_lo_1126_-_comercio_ambulante.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_complementar_no_02-2021_-_altera_lo_1126_-_comercio_ambulante.docx</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.126/2000 e a Lei Municipal nº 1.328/2006, na forma que menciona.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei_complementar_no_03-2021_-_altera_codigo_de_posturas_revisado_p_secretaria.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei_complementar_no_03-2021_-_altera_codigo_de_posturas_revisado_p_secretaria.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.126/2000, Código de Posturas do Município de Lima Duarte.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/377/plcl_no_04-2021_-_altera_ctm_-_vereador_donizete.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/377/plcl_no_04-2021_-_altera_ctm_-_vereador_donizete.doc</t>
   </si>
   <si>
     <t>Apresentação de Projeto de Lei Complementar nº 04/2021.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/471/plol_no_05-2021_-_altera_faixa_dominio_nao_edificavel_br_267_-_edinho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/471/plol_no_05-2021_-_altera_faixa_dominio_nao_edificavel_br_267_-_edinho.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 40/2017 na forma que menciona.".</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/507/plc_06-2021.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/507/plc_06-2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 40/2017, para estabelecer normas para retificação do limite urbano do Município de Lima Duarte.".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3830,68 +3830,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no_209-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no_210-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no_211-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_no_212-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_no_213-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_214_-_sistema_de_coleta_seletiva.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_215-_praca_publica_em_cachoeira_de_sao_bento.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_216-_pintura_e_colocacao_de_vidros_cachoeira_de_sao_bento.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_217-_relogio_digital.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_218-_recapeamento_ruas_a_e_b_apagao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_219-_escadao_em_orvalho.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_220_-_cria_jardim_leonides.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_221-_campanha_de_conscientizacao_cerol.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_222-_gratificacao_fiscais.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_223_-_rocada_nas_ruas_do_bairro_afonso_pena.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_224_-_vila_palmares.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_225-_redutor_na_rua_vieira_pinto.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_226-_contratacao_de_psicologo.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_227_-_capina_bairro_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_228_-_iluminacao_quadra_do_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_229_-_liberacao_quadra_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_230-_casinha_de_lixo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_231-_mudanca_de_itinerario.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/263/indicacao_232-_bebedouros.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_233-_soldar_grades.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_234-_latao_de_lixo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_235-_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_236-_rua_das_margaridas.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_237-_analio_moreira.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_238-_horario_de_onibus.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_239-_reativacao_conselho_do_idoso.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_240-_canal_whatsapp_psfs.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_241-_reforma_escola_bias_fortes.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_242-_reparo_ponte.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_243-_limpeza_de_corrego.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_244_-_vagas_na_vila.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_245_-_morro_do_pao_de_angu.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_246-_ciacao_de_distrito.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_247_-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_248_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_249-_av._centenario.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_250-_pintura_na_prefeitura.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_251-_casa_de_passagem.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_252.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_253-_protecao_pontilhao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_254-_nivelamento_de_bloquetes.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_255-.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_256-_bueira.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_257-_central_de_ambulancia.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_258-_criacao_de_distrito.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_259-_limpeza_de_corrego.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_260-_passeio.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_261-_tenda.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_262_-_rua_waldomiro_delgado.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_263-reforma_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_264-_placa_de_transito.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_265-_casinha_de_lixo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_266-_limpeza_de_ruas.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_267-_ferro_na_calcada.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_-_268_-_refletor.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_269-_reavaliar_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_270-_acesso_ao_lago..doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_271-_vazamento_escada.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_272-_poda_de_arvore.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_273-_terminar_calcamento_e_colocacao_de_latao_de_lixo.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_274-_conserto_rocadeira.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_275-_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_276-_terminar_calcamento_-_souza.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_277-_calcamento.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_278-_troca_latao_de_lixo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_279_poda.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_280-_escoria.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_281_-_rocada_estrada.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_282-_substituicao_de_manilha.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_283-_construcao_de_portal.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_284-_contencao_de_concreto.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_285-_manutencao_ponte.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_286-_bueira_rua_das_violetas.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_287-_wi-fi.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_288-_capina.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_289_-_rocada_sao_domingos.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_290-_vistoria_tenica.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_291-_capina.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_292-_pintura_de_faixa.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_293-_manutencao_pontes.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_294-_poste_com_luminaria.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_295-_mata_burro.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_296-_poda_de_arvore.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_297_-_transito_da_rua_dr._manoel_de_paula___esquina.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_298_poda.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_299-_reforma_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_300-_agencia_24_horas..doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_-_301.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_302-_luminaria.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_303-casinha_de_lixo.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_304-_limpeza.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_305-_mutirao_de_limpeza.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_306-barulho.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_307-_indicacao_vila_belmiro.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_308-_limpeza_de_lote.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_309-_limpeza_de_ruas.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_310-_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_311-_limpeza_de_corrego.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_312_-_reforma_escola.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_313-_reforma_passarela.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_314_-_morro_do_pao_de_angu.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_315-_carga_horaria_secretarias.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_316-_parquinho.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_317-_manutencao_de_bueira.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_318-_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_319-_capina_e_rocada.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_320-_poda_de_arvore.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_321-_suporte_bicicleta.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_322_-_mata_burro.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_323-_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_324-_capina.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_325-_manutencao_de_tumulo.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_326-_poste_orvalho.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_327-_vagas_motocicletas.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_328.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/155/veto_ao_plcl_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/156/veto_plol_no_05_e_11-2020_-_exp.urbana_conc._ibitipoca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/365/mocao_de_repudio_pec_32_-_finalizada.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/280/projeto_de_decreto_legislativo_no_01_-_institui_a_carta_de_servicos_ao_usuario.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/501/projeto_de_lei_no_53-2021_-_altera_a_lei_fundeb.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/162/pr_no_01_-_autoriza_assinar_convenio_com_unidoctum_desconto.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/284/pr_no_04-_ata_eletronica.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/286/pr_no_05-2021_-_homem_do_campo_-_fabio_pereira.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/287/projeto_de_resolucao_no_06-2021_-_cria_escola_do_legislativo.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/288/pr_no_07-2021-_autoriza_assinar_convenio_com_cef.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_47-_situacao_de_loteamento_na_rua_jesus_moreira.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_48-_convocao_sindicato_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_levantamento_de_acoes-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_50-_informacoes_sobre_consultas_oftalmologicas..docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_51-_vila_palmares.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_52-_codigo_de_postura.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_53-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_54.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_55-_informacoes_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_56-_informacoes_sobre_braco_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_-_57.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_58-_dispensa.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_59_-_reuniao_seguranca_publica.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_60-_dispensa_convenio.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_61-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_62-_retorno_as_aulas.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_63-_oficio_dnit.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_ronaldo_vila_palmares_servicos_essenciais-64.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_65-_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_66-_mocao.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_67-_mocao.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_68_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_69-_vila_sao_geraldo_2.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_70-_minas_livre_para_crescer.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_71-_oficio_ao_dnit.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_72-_telefone_corporativo.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_73-_processo_eleitoral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_74-_processo_de_construcao_pedagogica.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_75-_contra_partida_transporte.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_76-_informacoes_sobre_projetos_da_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_77_cemig_povoado_de_capoeirao.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_78_cemig_povoado_de_monte_verde.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_cemig_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_80-_demae.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_81_castracao.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_82-_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_83_-_assistencia_socia.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/379/requerimento_84-_dnit.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_85_-_concurso.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_86-_informacoes_sobre_falta_de_medicamentos.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_87-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_88-_recapeamento.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_89-_bota_fora.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_90-_secretaria_de_saude-_fisioterapia.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_91-_oficio_a_santa_casa.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/419/requerimento_92_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_93_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/421/requerimento_94_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_95-_dnit_poda.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_96-_caixa_escolares.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_97-_estrada_lmg871.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_98-_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_99-_licitacao_de_bracos_de_iluminacao.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_100-_informacoes_repasse_santa_casa.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_101_-_cemig_-_requerimento.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_obra_rodoviaria_1.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_103-_informacoes_sobre_calcamento.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_104-_lixo_do_municipio_de_olaria.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_105-_departamento_pessoal.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento__departamento_juridico.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_107_-oficio_a_caixa_economica.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_de_mocao.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_110-_decoracao_de_natal.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento_111_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_112-2021.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/486/requerimento_113_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/487/requerimento_114_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_115_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_116_-oficio_ao_dnit.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/497/requerimento_117_-_dispensa_1.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_118_-_dispensa.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/500/requerimento_119_-_dispensa_plo_54-2021.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/502/requerimento_120_-_dispensa_plo_53-2021_de_29_de_dezembro_de_2021.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/157/plol_no_01-2021_-_projeto_de_lei_combate_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/163/plol_no_03-2021_-_celebracoes_religiosas_como_atividades_essenciais.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/165/plol_no_04-2021_-_talentos_da_terra.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/203/plol_no_05-2021_-_vereadora_fabiana.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_ordinaria_no_08-2021_-_altera_lei_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_ordinaria_no_09-2021_-_dia_da_marcha_para_jesus.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/305/plol_no_10-2021_-_semana_de_combate_as_formas_de_preconceito.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/364/plo_11-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/413/plol_no_12-2021_-_altera_lm_1.186-03_-_cm_juventude_1.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no_13_com_oficio_e_justificativa_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/154/plo_no_01-2021_-_concessao_de_subvencao_santa_casa_ilpi_e_apae.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_n_02-2021_-_r_250.00000_demae.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/168/plo_no_03-2021_-_projeto_de_lei_autorizativo_do_consorcio_nacional_de_vacinas_das_cidades_brasileiras_1.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_no_04-2021_corrigido_-_conselho_cultura.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_05-2021_-_revoga_lei_no_576-1978_que_dispoe_sobre_pensao_aos_ex-prefeitos.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_06-2021.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_08-2021_-_autoriza_abertura_de_credito_especial.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/172/plo_09-2021_subvencao_alac.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/174/plo_no_10-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_santa_casa_de_misericordia.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_lei_ordinaria_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_ordinaria_no_13-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_ilpi_justificativa_e_convenio.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_ordinaria_no_-_15_2021_-_conselho_saude.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_lei_ordinaria_no_17-2021_-_autoriza_abertura_de_credito_adicional_suplementar_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_ordinaria_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_ordinaria_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/412/plo_24-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_-25.2021_1.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/411/pl_26_-_contribuicao_pirapetinga_aproap_1.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/389/plo_28-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/390/plo_29-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/415/ploe_30-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/416/ploe_31-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/410/pl_32.2021.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/409/plo_33-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/408/plo_34-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/407/pl_35.2021_-_batatal.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/406/pl_36.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/405/pl_37.2021_-_varios.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/414/plo_no_38-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_santa_casa_de_misericordia_1.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_lei_39.20211.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_lei_40.2021.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/458/plo_43-2021_1.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/463/documentos_-_sercretario.pdf1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/462/documentos_-_sercretario.pdf.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/472/plo_46-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/473/plo_47-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/475/plo_48-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/474/plo_49-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/194/plo_no_11-2021_-_ldo_2022_1.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_51-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/499/plo_54-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/476/veto_parcial_-_plo_12-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/455/plc_01-2021_-_cmpda.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/278/projeto_de_lei_complementar_no_01-2021_-_regulamenta_exploracao_imoveis_residenciais_-_vereador_donizete.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_complementar_no_02-2021_-_altera_lo_1126_-_comercio_ambulante.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei_complementar_no_03-2021_-_altera_codigo_de_posturas_revisado_p_secretaria.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/377/plcl_no_04-2021_-_altera_ctm_-_vereador_donizete.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/471/plol_no_05-2021_-_altera_faixa_dominio_nao_edificavel_br_267_-_edinho.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/507/plc_06-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no_209-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no_210-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no_211-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_no_212-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_no_213-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_214_-_sistema_de_coleta_seletiva.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_215-_praca_publica_em_cachoeira_de_sao_bento.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_216-_pintura_e_colocacao_de_vidros_cachoeira_de_sao_bento.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_217-_relogio_digital.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_218-_recapeamento_ruas_a_e_b_apagao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_219-_escadao_em_orvalho.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_220_-_cria_jardim_leonides.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_221-_campanha_de_conscientizacao_cerol.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_222-_gratificacao_fiscais.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_223_-_rocada_nas_ruas_do_bairro_afonso_pena.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_224_-_vila_palmares.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_225-_redutor_na_rua_vieira_pinto.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_226-_contratacao_de_psicologo.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_227_-_capina_bairro_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_228_-_iluminacao_quadra_do_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_229_-_liberacao_quadra_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_230-_casinha_de_lixo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_231-_mudanca_de_itinerario.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/263/indicacao_232-_bebedouros.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_233-_soldar_grades.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_234-_latao_de_lixo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_235-_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_236-_rua_das_margaridas.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_237-_analio_moreira.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_238-_horario_de_onibus.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_239-_reativacao_conselho_do_idoso.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_240-_canal_whatsapp_psfs.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_241-_reforma_escola_bias_fortes.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_242-_reparo_ponte.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_243-_limpeza_de_corrego.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_244_-_vagas_na_vila.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_245_-_morro_do_pao_de_angu.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_246-_ciacao_de_distrito.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_247_-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_248_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_249-_av._centenario.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_250-_pintura_na_prefeitura.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_251-_casa_de_passagem.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_252.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_253-_protecao_pontilhao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_254-_nivelamento_de_bloquetes.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_255-.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_256-_bueira.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_257-_central_de_ambulancia.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_258-_criacao_de_distrito.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_259-_limpeza_de_corrego.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_260-_passeio.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_261-_tenda.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_262_-_rua_waldomiro_delgado.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_263-reforma_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_264-_placa_de_transito.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_265-_casinha_de_lixo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_266-_limpeza_de_ruas.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_267-_ferro_na_calcada.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_-_268_-_refletor.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_269-_reavaliar_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_270-_acesso_ao_lago..doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_271-_vazamento_escada.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_272-_poda_de_arvore.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_273-_terminar_calcamento_e_colocacao_de_latao_de_lixo.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_274-_conserto_rocadeira.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_275-_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_276-_terminar_calcamento_-_souza.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_277-_calcamento.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_278-_troca_latao_de_lixo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_279_poda.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_280-_escoria.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_281_-_rocada_estrada.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_282-_substituicao_de_manilha.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_283-_construcao_de_portal.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_284-_contencao_de_concreto.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_285-_manutencao_ponte.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_286-_bueira_rua_das_violetas.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_287-_wi-fi.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_288-_capina.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_289_-_rocada_sao_domingos.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_290-_vistoria_tenica.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_291-_capina.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_292-_pintura_de_faixa.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_293-_manutencao_pontes.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_294-_poste_com_luminaria.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_295-_mata_burro.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_296-_poda_de_arvore.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_297_-_transito_da_rua_dr._manoel_de_paula___esquina.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_298_poda.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_299-_reforma_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_300-_agencia_24_horas..doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_-_301.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_302-_luminaria.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_303-casinha_de_lixo.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_304-_limpeza.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_305-_mutirao_de_limpeza.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_306-barulho.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_307-_indicacao_vila_belmiro.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_308-_limpeza_de_lote.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_309-_limpeza_de_ruas.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_310-_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_311-_limpeza_de_corrego.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_312_-_reforma_escola.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_313-_reforma_passarela.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_314_-_morro_do_pao_de_angu.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_315-_carga_horaria_secretarias.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_316-_parquinho.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_317-_manutencao_de_bueira.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_318-_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_319-_capina_e_rocada.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_320-_poda_de_arvore.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_321-_suporte_bicicleta.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_322_-_mata_burro.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_323-_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_324-_capina.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_325-_manutencao_de_tumulo.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_326-_poste_orvalho.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_327-_vagas_motocicletas.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_328.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/155/veto_ao_plcl_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/156/veto_plol_no_05_e_11-2020_-_exp.urbana_conc._ibitipoca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/365/mocao_de_repudio_pec_32_-_finalizada.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/280/projeto_de_decreto_legislativo_no_01_-_institui_a_carta_de_servicos_ao_usuario.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/501/projeto_de_lei_no_53-2021_-_altera_a_lei_fundeb.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/162/pr_no_01_-_autoriza_assinar_convenio_com_unidoctum_desconto.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/284/pr_no_04-_ata_eletronica.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/286/pr_no_05-2021_-_homem_do_campo_-_fabio_pereira.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/287/projeto_de_resolucao_no_06-2021_-_cria_escola_do_legislativo.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/288/pr_no_07-2021-_autoriza_assinar_convenio_com_cef.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_47-_situacao_de_loteamento_na_rua_jesus_moreira.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_48-_convocao_sindicato_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_levantamento_de_acoes-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_50-_informacoes_sobre_consultas_oftalmologicas..docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_51-_vila_palmares.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_52-_codigo_de_postura.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_53-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_54.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_55-_informacoes_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_56-_informacoes_sobre_braco_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_-_57.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_58-_dispensa.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_59_-_reuniao_seguranca_publica.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_60-_dispensa_convenio.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_61-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_62-_retorno_as_aulas.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_63-_oficio_dnit.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_ronaldo_vila_palmares_servicos_essenciais-64.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_65-_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_66-_mocao.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_67-_mocao.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_68_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_69-_vila_sao_geraldo_2.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_70-_minas_livre_para_crescer.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_71-_oficio_ao_dnit.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_72-_telefone_corporativo.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_73-_processo_eleitoral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_74-_processo_de_construcao_pedagogica.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_75-_contra_partida_transporte.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_76-_informacoes_sobre_projetos_da_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_77_cemig_povoado_de_capoeirao.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_78_cemig_povoado_de_monte_verde.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_cemig_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_80-_demae.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_81_castracao.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_82-_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_83_-_assistencia_socia.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/379/requerimento_84-_dnit.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_85_-_concurso.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_86-_informacoes_sobre_falta_de_medicamentos.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_87-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_88-_recapeamento.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_89-_bota_fora.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_90-_secretaria_de_saude-_fisioterapia.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_91-_oficio_a_santa_casa.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/419/requerimento_92_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_93_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/421/requerimento_94_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_95-_dnit_poda.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_96-_caixa_escolares.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_97-_estrada_lmg871.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_98-_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_99-_licitacao_de_bracos_de_iluminacao.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_100-_informacoes_repasse_santa_casa.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_101_-_cemig_-_requerimento.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_obra_rodoviaria_1.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_103-_informacoes_sobre_calcamento.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_104-_lixo_do_municipio_de_olaria.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_105-_departamento_pessoal.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento__departamento_juridico.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_107_-oficio_a_caixa_economica.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_de_mocao.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_110-_decoracao_de_natal.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento_111_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_112-2021.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/486/requerimento_113_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/487/requerimento_114_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_115_-_dispensa.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_116_-oficio_ao_dnit.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/497/requerimento_117_-_dispensa_1.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_118_-_dispensa.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/500/requerimento_119_-_dispensa_plo_54-2021.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/502/requerimento_120_-_dispensa_plo_53-2021_de_29_de_dezembro_de_2021.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/157/plol_no_01-2021_-_projeto_de_lei_combate_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/163/plol_no_03-2021_-_celebracoes_religiosas_como_atividades_essenciais.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/165/plol_no_04-2021_-_talentos_da_terra.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/203/plol_no_05-2021_-_vereadora_fabiana.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_ordinaria_no_08-2021_-_altera_lei_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_ordinaria_no_09-2021_-_dia_da_marcha_para_jesus.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/305/plol_no_10-2021_-_semana_de_combate_as_formas_de_preconceito.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/364/plo_11-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/413/plol_no_12-2021_-_altera_lm_1.186-03_-_cm_juventude_1.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no_13_com_oficio_e_justificativa_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/154/plo_no_01-2021_-_concessao_de_subvencao_santa_casa_ilpi_e_apae.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_n_02-2021_-_r_250.00000_demae.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/168/plo_no_03-2021_-_projeto_de_lei_autorizativo_do_consorcio_nacional_de_vacinas_das_cidades_brasileiras_1.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_no_04-2021_corrigido_-_conselho_cultura.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_05-2021_-_revoga_lei_no_576-1978_que_dispoe_sobre_pensao_aos_ex-prefeitos.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_06-2021.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_08-2021_-_autoriza_abertura_de_credito_especial.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/172/plo_09-2021_subvencao_alac.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/174/plo_no_10-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_santa_casa_de_misericordia.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_lei_ordinaria_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_ordinaria_no_13-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_ilpi_justificativa_e_convenio.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_ordinaria_no_-_15_2021_-_conselho_saude.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_lei_ordinaria_no_17-2021_-_autoriza_abertura_de_credito_adicional_suplementar_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_ordinaria_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_ordinaria_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/412/plo_24-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_-25.2021_1.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/411/pl_26_-_contribuicao_pirapetinga_aproap_1.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/389/plo_28-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/390/plo_29-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/415/ploe_30-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/416/ploe_31-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/410/pl_32.2021.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/409/plo_33-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/408/plo_34-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/407/pl_35.2021_-_batatal.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/406/pl_36.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/405/pl_37.2021_-_varios.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/414/plo_no_38-2021_-_dispoe_sobre_a_concessao_de_subvencao_social_-_santa_casa_de_misericordia_1.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_lei_39.20211.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_lei_40.2021.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/458/plo_43-2021_1.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/463/documentos_-_sercretario.pdf1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/462/documentos_-_sercretario.pdf.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/472/plo_46-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/473/plo_47-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/475/plo_48-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/474/plo_49-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/194/plo_no_11-2021_-_ldo_2022_1.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_51-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/499/plo_54-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/476/veto_parcial_-_plo_12-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/455/plc_01-2021_-_cmpda.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/278/projeto_de_lei_complementar_no_01-2021_-_regulamenta_exploracao_imoveis_residenciais_-_vereador_donizete.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_complementar_no_02-2021_-_altera_lo_1126_-_comercio_ambulante.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei_complementar_no_03-2021_-_altera_codigo_de_posturas_revisado_p_secretaria.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/377/plcl_no_04-2021_-_altera_ctm_-_vereador_donizete.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/471/plol_no_05-2021_-_altera_faixa_dominio_nao_edificavel_br_267_-_edinho.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2021/507/plc_06-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="166.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="187" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="186.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>