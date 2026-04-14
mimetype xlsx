--- v0 (2026-01-16)
+++ v1 (2026-04-14)
@@ -54,7307 +54,7307 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao__1-_rua_geraldo_de_paula.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao__1-_rua_geraldo_de_paula.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria de obras e ao Setor de Trânsito do Município que providencie o reparo de tampa de bueiro situado na Rua Geraldo de Paula, Piúna, próximo a residência de número 30.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_2_-_poda_30_de_outubro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_2_-_poda_30_de_outubro.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria de obras que realize a poda de árvore de acerola, situada próximo a praça da Rua 30 de Outubro.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>BUIU O PEIXE</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_3_-_reforma_da_praca_poco_da_pedra_e_limpeza_das_ruas_do_bairro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_3_-_reforma_da_praca_poco_da_pedra_e_limpeza_das_ruas_do_bairro.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria de obras que realize reforma da Praça do Bairro Poço da Pedra e também a capina das ruas do mesmo bairro.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_4_-_coleta_de_lixo_-_estrada_da_fazenda_da_laje_josimar.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_4_-_coleta_de_lixo_-_estrada_da_fazenda_da_laje_josimar.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria de Meio Ambiente que verifique sobre a possibilidade de implantar nova casinha de lixo e/ ou novo ponto de coleta na estrada da Fazenda da Lage, além da dos latões já existentes as margens da BR-267.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_5_-_redutores_de_velocidade_nas_ruas_do_bairro_afonso_pena.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_5_-_redutores_de_velocidade_nas_ruas_do_bairro_afonso_pena.doc</t>
   </si>
   <si>
     <t>INDICAR ao Secretário de obras, Sr. Matheus Fagundes, que instale redutor de velocidade nas seguintes localidades:_x000D_
 _x000D_
 Rua César Fusco – Bairro:  Recanto Alegre;_x000D_
 Rua 15 de Novembro -Bairro:  Afonso Pena _x000D_
 Rua Paraíso de Alcântara – Bairro: Santo Antônio</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_6_-_instalacao_de_cameras_na_pista_de_caminhada.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_6_-_instalacao_de_cameras_na_pista_de_caminhada.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor responsável da Prefeitura Municipal, que analise a possibilidade de instalar câmeras em locais estratégicos da pista de caminhada.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DÓ DE IBITIPOCA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_7_-_extensao_de_rede_da_cemig_na_entrada_do_trevo_do_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_7_-_extensao_de_rede_da_cemig_na_entrada_do_trevo_do_manejo.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor responsável da Prefeitura Municipal, que analise a possibilidade de que seja realizado extensão de rede elétrica com mais dois postes com luminárias no trevo que dá acesso à entrada e saída do Distrito de Manejo.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_8_-_extensao_de_rede__eletrica_na_entrada_da_extinta_escola_agricola.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_8_-_extensao_de_rede__eletrica_na_entrada_da_extinta_escola_agricola.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor responsável da Prefeitura Municipal, que analise a possibilidade de que seja realizado extensão de rede elétrica com mais dois postes com luminárias na entrada Bom Retiro que dá acesso a antiga Escola Agrícola, mais especificamente “próximo ao Bar do Ronaldo” ao lado da BR.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>GELINHO DU MANEJO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_9_-_construcao_de_redutores_de_velocidade_em_ruas_do_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_9_-_construcao_de_redutores_de_velocidade_em_ruas_do_manejo.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor responsável da Prefeitura Municipal, que sejam construídos dois redutores de velocidade na Rua Nilo Delgado no Distrito de Manejo em frente ao campo de futebol.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_10_-_limpeza_da_rede_de_esgoto_do_distrito_de_manejo_e_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_10_-_limpeza_da_rede_de_esgoto_do_distrito_de_manejo_e_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada a limpeza da rede de esgoto do Distrito de Manejo e da Vila São Geraldo.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>JUNINHO MOURA, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_12-_arborizacao_praca_do_caps.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_12-_arborizacao_praca_do_caps.doc</t>
   </si>
   <si>
     <t>INDICAR ao Sr.  Secretário Municipal de Obras e Meio Ambiente, Matheus Fagundes, que seja revitalizada e arborizada a praça do CAPS.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_12_-corrimao_na_rua_belo_horizonte_-_afonso_pena.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_12_-corrimao_na_rua_belo_horizonte_-_afonso_pena.doc</t>
   </si>
   <si>
     <t>INDICAR ao Sr. Secretário Municipal de Obras e Meio Ambiente, Matheus Fagundes, para que seja colocado corrimão na ponte sobre o córrego na Rua Belo Horizonte – Bairro Afonso Pena, próximo ao nª 406.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_13-_retrorno_do_rio_do_peixe_ao_seu_curso_de_origem.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_13-_retrorno_do_rio_do_peixe_ao_seu_curso_de_origem.doc</t>
   </si>
   <si>
     <t>INDICAR ao. Sr. Secretário Municipal de Obras e Meio Ambiente, Matheus Fagundes, para que o Rio do Peixe seja voltado ao curso de origem na localidade Sítio Ponte Velha.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_14_-_revitalizacao_da_praca_e_da_academia_ao_ar_livre_do_ext.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_14_-_revitalizacao_da_praca_e_da_academia_ao_ar_livre_do_ext.doc</t>
   </si>
   <si>
     <t>INDICAR ao Ilmo. Sr. Secretário Municipal de obras Públicas e Meio Ambiente e Pecuária, Matheus Fagundes, que seja realizada a revitalização da Praça ao lado do EXT assim como a manutenção dos equipamentos de academia ao ar livre daquele local</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_15_-_instalacao_de_redutores_de_velocidade.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_15_-_instalacao_de_redutores_de_velocidade.doc</t>
   </si>
   <si>
     <t>INDICAR ao Ilmo. Sr. Secretário Municipal de Obras Públicas Meio Ambiente e Pecuária, Matheus Fagundes, para que sejam colocados redutores de velocidade nas s ruas Clemente Armando Moreira, antes do acesso a rua Domingos Joana D’Avila e na rua Domingos Joana D’Avila próximo ao nº 21.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_16_-_mudanca_de_local_de_poste.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_16_-_mudanca_de_local_de_poste.doc</t>
   </si>
   <si>
     <t>INDICAR ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Matheus Fagundes para mudança de lugar de um poste da CEMIG, na rua Presidente Costa e Silva nº 149 no bairro Cruzeiro, o mesmo está situado na entrada da casa do morador.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_17_-_cobertura_na_policlinica_ext.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_17_-_cobertura_na_policlinica_ext.doc</t>
   </si>
   <si>
     <t>INDICAR ao Secretário de Saúde, Sr. Raphael, que analise a possibilidade de se fazer uma cobertura do lado de fora da Policlínica, antigo EXT.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_18-_extensao_de_rede_com_luniaria_na_chacara_em_laranjeiras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_18-_extensao_de_rede_com_luniaria_na_chacara_em_laranjeiras.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor responsável da Prefeitura Municipal, que analise a possibilidade de que seja realizado extensão de rede elétrica em dois postes com luminárias da Chácara em Laranjeiras.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_19_-_manutencao_das_estradas_da_fazenda_da_laje.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_19_-_manutencao_das_estradas_da_fazenda_da_laje.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária a manutenção da estrada da fazenda da laje principalmente no trecho próximo ao morro da Fazenda da Laje e a roçada da estrada. Indico ainda ao Secretário Sr. Matheus a manutenção da estrada que liga a comunidade do Monte Verde.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>FABIO DA ROÇADEIRA, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_20_-_notificacao_de_proprietario_de_imovel_abandonado_no_bairro_poco_da_pedra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_20_-_notificacao_de_proprietario_de_imovel_abandonado_no_bairro_poco_da_pedra.doc</t>
   </si>
   <si>
     <t>Indicar que após oitiva e aprovação deste colendo plenário seja enviado ofício a Excelentíssima Sra. Prefeita para que a mesma determine ao setor responsável que identifique e notifique o proprietário, bem como, para que o mesmo, com o apoio do Poder Público, tome as devidas providências com relação a imóvel abandonado situado a Rua da Conquista, N° 68 – Bairro Poço da Pedra</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_21_-.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_21_-.doc</t>
   </si>
   <si>
     <t>Indicar que após oitiva e aprovação deste colendo plenário à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que forneça mão de obra para reforma da ponte da Grota – localizada entre Várzea do Brumado e Rancharia devido  a situação deplorável que a mesma se encontra, a comunidade possui toda a madeira para a construção da mesma, necessitando apenas da mão de obra da referida Secretaria.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_22-_nivelamento_de_rua_em_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_22-_nivelamento_de_rua_em_ibitipoca.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação deste colendo plenário à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que  seja realizado nivelamento da rua principal do Distrito de Conceição do Ibitipoca - Rua Cônego Carlos Otaviano Dias, do início do Distrito até  a Padaria Ibitipão, até a tomada de uma decisão definitiva sobre a situação da rua.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_23-_reforma_ddo_meio_fio_no_bairro_batatal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_23-_reforma_ddo_meio_fio_no_bairro_batatal.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizado o reparo do calçamento na  Rua Rosaura Moreira Tavares no Bairro Batatal, em frente ao número 1060 próximo ao bar da Estefany.    Em frente ao número 1318 recuperar o meio fio, em frente ao número 34 reparo do calçamento e no Viradouro próximo ao bar. Em frente ao número 43 recuperar o calçamento.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_24-cobertura_para_latoes_de_lixo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_24-cobertura_para_latoes_de_lixo.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja construída um ponto com cobertura para colocar os latões de lixo na Rua sete de setembro próximo a oficina do Gilmar lanterneiro.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_25_-_contencao_no_parquinho_da_praca_jk.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_25_-_contencao_no_parquinho_da_praca_jk.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente ao setor responsável da prefeitura que, análise a possibilidade de criar uma contenção em volta do balanço no parquinho da Praça JK.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_26_-_ampliacao_dos_servicos_de_fisioterapia.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_26_-_ampliacao_dos_servicos_de_fisioterapia.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Saúde, com cópia ao Gabinete da Prefeita Municipal que seja ampliado o atendimento de fisioterapia em domicilio.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_27_-_tampas_no_bueiros__-_bairro_barulho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_27_-_tampas_no_bueiros__-_bairro_barulho.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada a vistoria a tomada de providencias em relação aos bueiros sem tampas no bairro do Barulho.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_28_-_avenida_centenario.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_28_-_avenida_centenario.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente Ao setor de Trânsito que seja instalada placa de sinalização “PROIBIDO ESTACIONAR” na faixa do canteiro central da Avenida Centenário.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_29_-_faixa_de_pedestres.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_29_-_faixa_de_pedestres.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria de Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja refeita a pintura das faixas de pedestres nas seguintes Ruas: 1. Rua Dr. Manoel de Paula _x000D_
 Praça Nominato Duque; _x000D_
 Em frente a Escola Municipal Bias Fortes; _x000D_
 Em frente a Escola Municipal Pedro Paz; _x000D_
 Em frente ao CNX- Brasil; _x000D_
 Escola estadual Adalgisa de Paula Duque.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_30_-_placa_de_sinalizacao_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_30_-_placa_de_sinalizacao_de_transito.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria de trânsito que seja feita a sinalização com placas nas seguintes localidades: Pontilhão albergue indicando altura e largura. Placa de sinalização “Mão Única” na Rua Padre Pedro Nogueira – Bairro Vila Cruzeiro. Placa indicando templo religioso em frente à igreja Mundial. Placa de sinalização na rua Clemente Armando Moreira “Sentido Único”</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_31_-_ubs_distrito_de_conceicao_de_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_31_-_ubs_distrito_de_conceicao_de_ibitipoca.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária  que seja feita a reforma da UBS do Distrito de Conceição de Ibitipoca.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_32-_quebra_molas_-_construcao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_32-_quebra_molas_-_construcao.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Obras que seja construído quebras molas/redutores de velocidade na Rua 30 de outubro no Bairro Explanado. E na rua Cônego Carlos no Bairro São Francisco em frente à igreja Católica. Rua XV de novembro na Vila Afonso Pena, conforme indicações já realizadas para a referida rua XV de novembro.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_33-__reforma_e_limpeza_da_ponte_na_varzea_do_brumado.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_33-__reforma_e_limpeza_da_ponte_na_varzea_do_brumado.doc</t>
   </si>
   <si>
     <t>vem INDICAR respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja feita a limpeza das cabeceiras, ou construção de uma ponte maior (alternativa) na Várzea do Brumado, na estrada principal.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_34_-_murro_de_arrimo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_34_-_murro_de_arrimo.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja feita uma contenção ou muro de arrima à Rua Rui Barbosa nº 88 – bairro Vila Afonso Pena.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_35_-_tertmino_de_calcamento_em_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_35_-_tertmino_de_calcamento_em_ibitipoca.doc</t>
   </si>
   <si>
     <t>vem INDICAR respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizado o termino do calçamento da Rua José Cândido Satiro, próximo ao nº 30 em Conceição de Ibitipoca.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_36-_lmg_871.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_36-_lmg_871.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja construído redutores de velocidade na LMG 871 na altura do “Pão com Linguiça e a Loja “Pica Pau”.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_37_-_corrimao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_37_-_corrimao.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Obras que seja colocado corrimão no escadão da Vila Belmira que liga as ruas Paulo de Oliveira e Ivo Jaques de Melo, assim como realizar infraestrutura para que os moradores do local tenham melhor acessibilidade e segurança para acessarem seus imóveis</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_38-_manutencao_do_trevo_da_ceramica_no_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_38-_manutencao_do_trevo_da_ceramica_no_manejo.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária  que seja realizada reforma e manutenção no trevo da Cerâmica no Distrito de Manejo</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_39_-_manutencao_da_estrada_principal_da_cachoeira_do_coleho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_39_-_manutencao_da_estrada_principal_da_cachoeira_do_coleho.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária  que seja realizada e manutenção da estrada principal em direção a cachoeira do Coelho</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_40-_calcamento_da_rua_maria_elisangela_em_orvalho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_40-_calcamento_da_rua_maria_elisangela_em_orvalho.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária  que seja realizado o calçamento da Rua Maria Elisangela no Distrito de Orvalho.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>FABIO DA ROÇADEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_41_-_reparos_no_calcmaneto_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_41_-_reparos_no_calcmaneto_manejo.doc</t>
   </si>
   <si>
     <t>INDICAR respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada melhorias no calçamento da Rua João Correia de Almeida, em frente à casa número 13 no Distrito de Manejo.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MARCOS DELMON MASSARINO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_42-cabeceiras_do_lago_municipal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_42-cabeceiras_do_lago_municipal.doc</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício a Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, com cópia ao Ilmo. Sr. Secretário Municipal de obras Matheus Fagundes, para que sejam colocadas grades de proteção nas cabeceiras do lago municipal, no entorno dos bebedouros e câmeras de segurança.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_43_-_placa_sinalizando_proibicao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_43_-_placa_sinalizando_proibicao.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretária Municipal de Trânsito, para que seja colocada uma placa com a proibição do fluxo de veículos na Rua Senador Milton Campos (Pracinha do Bairro Cruzeiro), uma vez que já existe, porém, danificada pelo tempo.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_44__rua_f_-_batatal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_44__rua_f_-_batatal.doc</t>
   </si>
   <si>
     <t>indicar ao Secretário Municipal de Obras para que o mesmo com o apoio de sua equipe de trabalho realize a capina, bem como o fechamento de lote pertencente a este município na Rua F, conjunto habitacional no bairro batatal.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_45_-rua_sete_de_setembro__quebra_molas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_45_-rua_sete_de_setembro__quebra_molas.doc</t>
   </si>
   <si>
     <t>indicar ao Secretário Municipal de Obras para que o mesmo de forma conjunta ao setor de trânsito do município que verifique a possibilidade de colocar um quebra-molas, também conhecido como redutor de velocidade no seguinte local: Rua Sete de Setembro (próximo a residência de número 295)</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_46_-_agilidade_no_atendimento_aos_usuarios_da_farmacia_publica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_46_-_agilidade_no_atendimento_aos_usuarios_da_farmacia_publica.doc</t>
   </si>
   <si>
     <t>indicar ao Secretário Municipal de Saúde que tome providências para agilizar o tempo de atendimento na farmácia pública, haja visto que em determinados momentos ocorre filas e tempo de espera considerável.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_47-_reforma_da_ponte_e_manilhas_rua_sao_pedro_-_sao_jose_dos_lopes.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_47-_reforma_da_ponte_e_manilhas_rua_sao_pedro_-_sao_jose_dos_lopes.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária Municipal que seja realizada manutenção na ponte de madeira e das manilhas, localizada na Rua São Pedro, no Distrito de São José dos Lopes - caminho da caixa-d’água.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_48-_limpeza_da_rua_padre_manoel_da_costa_-_centro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_48-_limpeza_da_rua_padre_manoel_da_costa_-_centro.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária e ao Gabinete da Prefeita que seja realizada a limpeza da Rua Padre Manoel da Costa – Centro e que o setor responsável notifique o proprietário do prédio onde funcionava a Telemig sobre a arvore que lá se encontra.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_49_-_reparo_do_redutor_de_velocidades_na_rua_30_de_outubro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_49_-_reparo_do_redutor_de_velocidades_na_rua_30_de_outubro.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e que seja feito reparos no redutor de velocidade da Rua 30 de outubro em frente ao nº 231.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_50-_nomear_as_ruas_do_distrito_de_manejo_com_placas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_50-_nomear_as_ruas_do_distrito_de_manejo_com_placas.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de trânsito e que seja colocada placa de identificação com nome das ruas no Distrito de Manejo</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_51_-_reparo_na_rua_em_frente_a_ascom.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_51_-_reparo_na_rua_em_frente_a_ascom.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária e que seja realizado manutenção na rua em frente a ASCOMA, no Distrito de Manejo devido a água parada em frente a Associação.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>JUNINHO MOURA, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_52-_melhorias_em_rua_de_sao_jose_dos_lopes.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_52-_melhorias_em_rua_de_sao_jose_dos_lopes.doc</t>
   </si>
   <si>
     <t>indicar ao Secretário Municipal de Obras que Providencie a Construção de canaleta com meio-fio para conter água de nascente em terreno alagadiço que tem provocado transtornos quando da ocorrência de chuvas, causando alagamento na casa moradora, Sra. Denis da Rua São Judas Tadeu, no Distrito de São José dos Lopes</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_53__rua_do_campo_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_53__rua_do_campo_ibitipoca.doc</t>
   </si>
   <si>
     <t>indicar ao Secretário Municipal de Obras para que se possível forneça o material para o calçamento da Rua do Campo, próximo a residência de n° 38, no Distrito de Conceição de Ibitipoca. Na oportunidade, informo que os moradores da referida rua se comprometeram em realizar o calçamento, tendo já com recursos próprios preparado o local para a realização de tal benfeitoria</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_54_-_placa_de_sinalizacao_em_ponte.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_54_-_placa_de_sinalizacao_em_ponte.docx</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício a Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, com cópia ao Ilmo. Sr. Secretário Municipal de obra Sr Matheus Fagundes (secretaria de transporte), para que seja devidamente sinalizada a altura máxima permitida e capacidade de peso para o fluxo de veículos na ponte que dá acesso a Ibitipoca (ponte do Dinho) .</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_55-_capina_e_rocagem_na_localidade_de_souza..doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_55-_capina_e_rocagem_na_localidade_de_souza..doc</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício a Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, com cópia ao Ilmo. Sr. Secretário Municipal de obra Sr Matheus Fagundes, para que seja feita a capina e roçagem na localidade de Souza.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>BUIU O PEIXE, DÓ DE IBITIPOCA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_56_-_contratacao_de_funcionarios_para_manutencao_dos_bairros.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_56_-_contratacao_de_funcionarios_para_manutencao_dos_bairros.doc</t>
   </si>
   <si>
     <t>vem INDICAR ao Gabinete da Prefeita que seja contratado um funcionário com dedicação exclusiva para a manutenção de capina e roçagem dos bairros: Batatal, Três Porteiras, Barulho e Recanto Alegre. Tal indicação fica também para os demais bairros da cidade, mesmo que o servidor tenha que cuidar de mais de um bairro, mesmo que divididos por região, pois assim as ruas se manterão mais limpas</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_-_57_-_indicacao_com_anteprojeto_-_programa_de_coleta_seletiva_com_ticket.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_-_57_-_indicacao_com_anteprojeto_-_programa_de_coleta_seletiva_com_ticket.doc</t>
   </si>
   <si>
     <t>vem INDICAR seja analisado pela Prefeita e, após verificada a conveniência e oportunidade de se implantar Programa de Coleta Seletiva e Troca de Resíduos Sólidos Urbanos (RSU) por Ticket de Compras na forma apontada no anteprojeto anexo.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_58_-_rua_presidente_vargas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_58_-_rua_presidente_vargas.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria de obras e ao Setor de Trânsito do Município que providencie o reparo de buraco existente na Rua Presidente Vargas, próximo a Academia, conforme imagem em ANEXO I.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, JOSIMAR CAMPOS, JUNINHO MOURA, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_59-.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_59-.doc</t>
   </si>
   <si>
     <t>vem indicar ao Secretário Municipal de Obras que providencie a manutenção de estrada rural com saídas de água e posterior encaibramento na comunidade de laranjeiras, na estrada acesso a fazenda do Catu, próximo a propriedade do Sr. Fábio Medeiros. Além disso, sugerimos a construção de reforço em ponte no local que se encontra defeituosa, com risco de desmoronamento</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_60.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_60.doc</t>
   </si>
   <si>
     <t>INDICAR  a Secretaria de obras aos cuidados do S.r. Matheus, que seja realizada a manutenção do mata burro que liga a Grota do macacos na Várzea do Brumado. Os moradores S.r. José Flores e S.r. Netinho já estão com os pranchões cortado e as vigas. Solicitam a prefeitura dar como contra partida de fazer o serviço pois os moradores não tem máquina, sendo necessário dar uma limpeza na estrada com a Retro escavadeira na estrada que passa na propriedade do S.r. Ernandes até a grota dos macacos.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao__61.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao__61.doc</t>
   </si>
   <si>
     <t>vem indicar ao Gabinete da Prefeita a pedido dos moradores da comunidade de chácara em laranjeiras. Onde solicitam a realização do calçamento nos trechos que falta. E colocação de mais braço de iluminação pública nos postes que ainda falta. a construção de uma casinha de colocar lixo no</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao__62_reforma_de_tampa_de_bueiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao__62_reforma_de_tampa_de_bueiro.doc</t>
   </si>
   <si>
     <t>vem Indicar Secretaria de Obras que seja consertada a tampa do bueiro na Rua Sete de Setembro, esquina da Rua Cezar Fusco nº 615.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao__63_melhorias_na_rua_da_rivelli.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao__63_melhorias_na_rua_da_rivelli.doc</t>
   </si>
   <si>
     <t>indicar _x000D_
 Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a captação de água pluvial na rua Souza Paula – Rua da Rivelli.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>BUIU O PEIXE, JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao__64_-_aumento_da_bolsa_trasnporte_educacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao__64_-_aumento_da_bolsa_trasnporte_educacao.doc</t>
   </si>
   <si>
     <t>indicar a Secretaria Municipal Educação que seja reajustado o valor do bolsa transporte para os estudantes.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao__65_atencao_especial_para_uma_ponte_entre_as_localidades_de_varzea_do_brumado_e_capoeirao..doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao__65_atencao_especial_para_uma_ponte_entre_as_localidades_de_varzea_do_brumado_e_capoeirao..doc</t>
   </si>
   <si>
     <t>INDICAR  QUE seja encaminhado ofício a Exma. Sra. Prefeita, com cópia ao Ilmo. Sr. Secretário Municipal de obras, Sr Matheus Fagundes, para que possa dar uma atenção especial para uma ponte entre as Localidades de Várzea do Brumado e Capoeirão.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao__66_placa_de__indicacao_de_rua.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao__66_placa_de__indicacao_de_rua.doc</t>
   </si>
   <si>
     <t>vem INDICAR que seja encaminhado ofício a Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, com cópia a Setor de Trânsito, para que possa ser devidamente sinalizada as mediações da Rua Alfredo Catão onde dá acesso para a Raul Fonseca.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_67_de_transporte_urbano_que_assiste_o_municipio_consiga_encontrar_uma_solucao_para_que_o_transporte_de_passageiros_seja_assegurado_a_populacao_aos_finais_de_semanas_e_feriados..doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_67_de_transporte_urbano_que_assiste_o_municipio_consiga_encontrar_uma_solucao_para_que_o_transporte_de_passageiros_seja_assegurado_a_populacao_aos_finais_de_semanas_e_feriados..doc</t>
   </si>
   <si>
     <t>INDICAR que seja encaminhado ofício a Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, para que possa juntamente com a empresa de transporte urbano que assiste o município consiga encontrar uma solução para que o transporte de passageiros seja assegurado a população aos finais de semanas e feriados.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>GELINHO DU MANEJO, MARCOS DELMON MASSARINO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao__-_68_-_com_anteprojeto__pomar_urbano.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao__-_68_-_com_anteprojeto__pomar_urbano.doc</t>
   </si>
   <si>
     <t>INDICAR que seja analisado pela Prefeita e, após verificada a conveniência e oportunidade de se implantar o Projeto de Lei que cria o “Projeto Pomar Urbano” em áreas públicas do Município de Lima Duarte.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_69__prefeita_-__reducao_carga_horaria_servidores_com_filhos_com_deficiencia.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_69__prefeita_-__reducao_carga_horaria_servidores_com_filhos_com_deficiencia.doc</t>
   </si>
   <si>
     <t>INDICAR seja analisado pela Prefeita e, após verificada a conveniência e oportunidade de se alterar o Estatuto do Servidor Público para acrescentar um artigo prevendo a redução de 50% da jornada do servidor público que seja deficiente ou tenha Transtorno do Espectro Autista, possua cônjuge, filho ou dependente com deficiência ou Transtorno do Espectro Autista, sem prejuízo de seus vencimentos integrais.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao__70_-_reforma_da_ponte_fazenda_da_cachoeirinha.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao__70_-_reforma_da_ponte_fazenda_da_cachoeirinha.doc</t>
   </si>
   <si>
     <t>indicar a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a manutenção da estrada da ponte nova depois do tanque do Eduardo sentido a fazenda Cachoeirinha na fazenda do José Antenor.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_-_71_-_ajuda_financeira_expositores_feirao_da_roca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_-_71_-_ajuda_financeira_expositores_feirao_da_roca.doc</t>
   </si>
   <si>
     <t>indicar a Prefeita Municipal que estude a possibilidade de efetuar bonificação financeira aos expositores do Feirão da Roça</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/</t>
   </si>
   <si>
     <t>indicar a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize limpeza e manutenção do córrego que perpassa a Rua Estevão Cândido, parte de cima, no Bairro Apagão.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>DÓ DE IBITIPOCA, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_-_72_-_guarda_mao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_-_72_-_guarda_mao.doc</t>
   </si>
   <si>
     <t>indicar a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a reforma do Escadão no Bairro São Francisco e que também seja colocado guardrail.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_74_construcao_de_travessia.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_74_construcao_de_travessia.doc</t>
   </si>
   <si>
     <t>indicar ao Secretário Municipal de obras, Meio Ambiente, Agricultura e Pecuária, Senhor: Matheus Fagundes Ramos de Sales para que possa ser feita uma passagem para pedestre na Rua Benvindo de Paula em frente ao PET POSTINHO.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_75_-_novos_latoes_para_coletad_e_lixo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_75_-_novos_latoes_para_coletad_e_lixo.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de obras, Meio Ambiente, Agricultura e Pecuária para que possa ser colocados dois latões novos para coleta do lixo na vila São Geraldo.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao__76_-_reforma_de_ponte_na_vila_vitoriana.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao__76_-_reforma_de_ponte_na_vila_vitoriana.doc</t>
   </si>
   <si>
     <t>INDICAR  a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, para que seja reformada a ponte na Vila Vitoriana, ponte esta que dá acesso as propriedades do S.r. Sebastião Cunha, do S.r. Luiz Fernando e S.r. Márvio entre outros.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao__77_-_rocada_na_rua_brasilia.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao__77_-_rocada_na_rua_brasilia.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, para que após reclamações de moradores possa ser feita roçada na rua Brasília no bairro Afonso Pena.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_78_-_casinha_de_lixo_-_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_78_-_casinha_de_lixo_-_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária de  que verifique sobre a possibilidade de instalação de uma casinha de proteção para os latões de lixo na rua Joaquim Jacinto – Vila São Geraldo. Além disso, solicito a manutenção da estrutura de madeira que funciona como suporte para os latões, uma vez que a mesma se encontra em péssimas condições</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_79_-_redutores_de_velocidade_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_79_-_redutores_de_velocidade_ibitipoca.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor de trânsito para que analise a possibilidade de colocar redutores de velocidade na chegada do Distrito de Conceição de Ibitipoca, mais especificamente no local conhecido como: “NOVA IBITIPOCA”.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_80_-_redutores_de_velocidade_souza_do_rio_grande.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_80_-_redutores_de_velocidade_souza_do_rio_grande.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que sejam colocados dois redutores de velocidade na comunidade de Souza do Rio Grande.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_81_-reforma_dop_telhado_do_banheiro_publico.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_81_-reforma_dop_telhado_do_banheiro_publico.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja feito reparos no telhado do banheiro público.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_82_-manilhamento_do_corrego_em_orvalho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_82_-manilhamento_do_corrego_em_orvalho.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja feito o manilhamento do córrego no Distrito de Orvalho, próximo ao campo de futebol.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_83_-_calcamento_de_rua_em_orvalho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_83_-_calcamento_de_rua_em_orvalho.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja feito o calçamento da rua Maria Lisandra, no Distrito de Orvalho.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao__84_com_anteprojeto_-_alteracao_conselho_municipal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao__84_com_anteprojeto_-_alteracao_conselho_municipal.doc</t>
   </si>
   <si>
     <t>INDICAR seja analisado pela Prefeita e, após verificada a conveniência e oportunidade de se alterar a Lei Ordinária nº 1.213/2004 e a Lei Ordinária nº 1.515/2009, ambas que estabelecem normas para o Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_85_-_limpeza_de_rua_e_retirada_de_entulhos_bairro_poco_da_pedra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_85_-_limpeza_de_rua_e_retirada_de_entulhos_bairro_poco_da_pedra.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada a limpeza das Ruas do bairro Poço da Pedra e a limpeza da Praça, coleta de todos entulhos e galhos de matos esparramados pela comunidade do bairro.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_86_-_poco_da_pedra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_86_-_poco_da_pedra.doc</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito para regulamentar via de sentido único na rua Sebastião Vital Neves no Bairro Poço da Pedra, sugiro que seja sentido único do início próximo a pracinha sentido saída para Perobas.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_87_-_dnit.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_87_-_dnit.doc</t>
   </si>
   <si>
     <t>INDICAR ao Gabinete da Prefeita, que seja encaminhado Ofício ao DNIT, solicitando que seja colocada duas placas na BR 267 no Distrito de Manejo indicando “Vila Vitoriana” e “Vila Cerâmica” nas respectivas vilas.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, JOSIMAR CAMPOS, JUNINHO MOURA, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_88_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_88_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que realize a retirada de areia, matos deixados após a capina na Avenida do Contorno, próximo ao número 236, Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_89_-_religacao_de_luz__nas_pontes_do_bairro_pocoda_pedra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_89_-_religacao_de_luz__nas_pontes_do_bairro_pocoda_pedra.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que realize a manutenção e religação das luzes de todas as pontes do Bairro Poço da Pedra, pois todas as pontes estão sem luz</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_90_-_poda_de_arvores_na_rede_eletrica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_90_-_poda_de_arvores_na_rede_eletrica.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que realize a poda das arvores na rede elétrica na Estrada Bom Retiro, pois vem causando curto circuito na rede colocando a vida das pessoas em risco.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_91_-_demae.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_91_-_demae.doc</t>
   </si>
   <si>
     <t>INDICAR ao Departamento Municipal de Água e Esgoto, que realize instalação hidráulica com hidrômetros no Bairro Barulho, com objetivo de atender até 10 casas, devendo procurar o Senhor Jair, morador do Bairro para maiores informações sobre o local da instalação.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_92_-_pintura_de_faixa_de_pedestres.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_92_-_pintura_de_faixa_de_pedestres.doc</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito, que a pintura das faixas de pedestres das seguintes localidades: - Próximo ao Cento de Informações Turísticas, - CNX- Brasil, - Rua Doutor Manoel de Paula.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_93_-_iluminacao_no_tunel_da_br_267.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_93_-_iluminacao_no_tunel_da_br_267.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Administração, Turismo, Cultura, Esporte e Lazer que verifique a possibilidade de colocar lâmpadas de iluminação pública e Câmeras de segurança (olho vivo) na galeria de aceso aos bairros: Afonso Pena e Vila Belmira.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_94_-_latao_de_lixo_na_rua_30_de_outubro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_94_-_latao_de_lixo_na_rua_30_de_outubro.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja colocado dois latões para coleta de lixo na Rua 30 de outubro no Bairro Explanado</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_95-_manutencao_em_grade_boeiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_95-_manutencao_em_grade_boeiro.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizada a manutenção da grade do bueiro na Rua Odilon Januário de Oliveira Rua da mina) na Vila Afonso Pena.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_96_-construcao_de_bueiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_96_-construcao_de_bueiro.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja construída um bueiro na Rua Waldemar Campos Delgado, em frente ao número 797, no Distrito de Manejo</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao__-_97__-__limpeza_de_estrada.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao__-_97__-__limpeza_de_estrada.doc</t>
   </si>
   <si>
     <t>INDICAR ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Sr. Mateus Fagundes Ramos de Sales, para que possa fazer a manutenção na estrada que dá acesso a Cachoeira de São Bento. Os moradores da localidade vêm pedindo a algum tempo que seja feita a manutenção da estrada pois a mesma está muito danificada com muitos buracos e muito mato as margens, precisando ser feita uma roçada a partir do Poço da Pedra.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_98_-_construcao_de_quebra_molas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_98_-_construcao_de_quebra_molas.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de obras, Meio Ambiente, Agricultura e Pecuária para que seja construído um quebra-molas na estrada do Distrito de Conceição de Ibitipoca nas proximidades da oficina do Taquara.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, FABIO DA ROÇADEIRA, JOSIMAR CAMPOS, JUNINHO MOURA, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_99_-_vale_transporte_-_secretaria_de_educacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_99_-_vale_transporte_-_secretaria_de_educacao.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Educação que ofereça vale transporte ou ofereça transporte nos finais de semana e início de semana para os estudantes de Lima Duarte que cursam na cidade de Juiz de Fora e que ficam lá durante a semana para poderem vir semanalmente para visitar suas famílias.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>BUIU O PEIXE, DÓ DE IBITIPOCA, GELINHO DU MANEJO, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao__100__-_olho_vivo_e_iluminacao_no_distrito_de_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao__100__-_olho_vivo_e_iluminacao_no_distrito_de_manejo.doc</t>
   </si>
   <si>
     <t>INDICAR ao Gabinete da Prefeita que realize a colocação da iluminação pública nos trevos do Distrito de Manejo e ainda colocação de câmeras do sistema de videomonitoramento (olho vivo).  _x000D_
 Em anexo, seguirá de forma física, abaixo assinado recebido dos representantes da Associação de Moradores do Distrito de Manejo. Sendo que o referido abaixo assinado não será publicado de acordo com a Lei 13.709, de 14 de agosto de 2018 – LGPD.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao__101__-limpeza_das_ruas_da_vila_palmares.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao__101__-limpeza_das_ruas_da_vila_palmares.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada roçada nas ruas da Vila Palmares.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao__102___-_reforma_da_creche.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao__102___-_reforma_da_creche.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Educação que seja realizada a reforma da Creche Suely Guimarães Motta e a troca das portas que estão em péssimo estado de conservação trazendo insegurança para o local. E ainda que seja analisada a possibilidade de construção de mais duas salas de aula no pátio da Escola para assim poder atender mais crianças como forma de reduzir a fila de espera dos alunos da área central. Uma vez que Creche atende todos os bairros, bem como Recanto Alegre, Piuna, Vila Afonso Pena, Vila Belmira, Bairro São Francisco, área central de Lima Duarte, Barreira, bairro Apagão e bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_-_103_-_transporte_alunos_-_recanto_alegre.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_-_103_-_transporte_alunos_-_recanto_alegre.doc</t>
   </si>
   <si>
     <t>Indicar que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Gabinete da Prefeita com cópia para a Secretária Municipal de Educação para que as mesmas verifiquem a possibilidade legal e orçamentária de conceder veículo de transporte escolar para as crianças do bairro Recanto Alegre e adjacências que estudam na Escola Municipal Bias Fortes.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_-_104_-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_-_104_-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>INDICAR ao Setor de trânsito aos cuidados de Rosimery Lacerda Furtado de Paula, que seja revisada a lateral do quebra-molas situado na Vila cruzeiro, Rua Clemente Armando Moreira nº 1693, próximo a casa do Senhor André.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_-_105__ext.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_-_105__ext.doc</t>
   </si>
   <si>
     <t>vem indicar a Secretaria Municipal de Saúde o que se segue sobre a unidade de saúde Euclides Xavier Teixeira – EXT: _x000D_
 1.	Construção de banheiros para os usuários que precisam chegar cedo, em razão da fila de atendimentos;_x000D_
 _x000D_
 2.	Aquisição de cadeiras adequadas para uso dos servidores que atuam na Unidade de Saúde; _x000D_
 3.	Reforma do local de modo a consertar as janelas quebradas e retirar o mofo do teto e paredes; 4.	Instalação de ar-condicionado ou ventiladores, devido a alta incidência de calor, sobretudo quando há superlotação devido aos atendimentos médicos;_x000D_
 _x000D_
 5.	Banheiro dos servidores com vazamento na válvula de descarga, acarretando o desperdício de água e revestimento de parede defeitosos; _x000D_
 6.	Instalação de rede wi-fi para os usuários.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_-_106_-_rancharia.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_-_106_-_rancharia.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja feito patrolamento, e colocado saibro na Rua do Campo na localidade de Rancharia</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_-_107-_sao_domingos_da_bocaina.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_-_107-_sao_domingos_da_bocaina.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providencias na Rua da Igreja do Rosário em São Domingos da Bocaina, pois quando chove o saibro desce para as residências dos moradores.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_-_108-_academiaq_ao_ar_livre.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_-_108-_academiaq_ao_ar_livre.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Administração, Turismo, Cultura, Esporte e Lazer que seja instalada academia ao ar livre na localidade de São Domingos da Bocaina</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_-_109-_quebra_molas_estrada_do_parque.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_-_109-_quebra_molas_estrada_do_parque.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja colocado quebra-molas na estrada que liga o Distrito de Conceição de Ibitipoca ao Parque Estadual.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, DÓ DE IBITIPOCA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_-_110-_reparo_nas_estradas_de_palmital.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_-_110-_reparo_nas_estradas_de_palmital.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja feito reparo com patrolamento e saibro nas estradas vicinais de Palmital, Várzea do Brumado e da ponte que liga São Domingos da Bocaina até Capitães.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_-_111-_gabinete_da_prefeita_e_secretaria_de_fazenda.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_-_111-_gabinete_da_prefeita_e_secretaria_de_fazenda.doc</t>
   </si>
   <si>
     <t>vem INDICAR ao Gabinete da Prefeita e Secretaria Municipal de Fazenda, que o pagamento dos servidores municipais seja efetivado até o último dia útil do mês vigente, haja vistas que isso corrobora principalmente com os compromissos financeiros dos servidores</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_-_112-redutor_de_velocidade_em_orvalho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_-_112-redutor_de_velocidade_em_orvalho.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja colocado redutor de velocidade na Rua Joaquim Pereira Guedes no Distrito de Orvalho.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_-_113_-__troca_de_poste.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_-_113_-__troca_de_poste.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Administração, Turismo, Cultura, Esporte e Lazer através do Ilmo. Sr. Secretário Municipal de administração Allisson Vilela Paula para que seja providenciada a mudança de localidade de um poste da CEMIG na Rua: José de Souza esquina com a Rua: Presidente Vargas.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_-_114_-_academia_ao_ar_livre_batatal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_-_114_-_academia_ao_ar_livre_batatal.doc</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício a Exma. Sra. Prefeita, para que seja estudada a possiblidade de instalação de uma academia ao ar livre na comunidade de Batatal nas proximidades do posto de saúde.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_-_115_-_estrada_cachoeira_do_coelho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_-_115_-_estrada_cachoeira_do_coelho.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria de Obras, Meio Ambiente, Agricultura e Pecuária, através do representante da pasta, Senhor Matheus Fagundes Ramos de Sales que seja realizada a limpeza do córrego do Coelho Estrada da cachoeira do coelho no batatal próximo ao mata burro que faz divisa entre o Senhor José Jovem e o terreno do Claudio da Ilma.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_-_116_-_construcao_de_galeria_proximo_a_cachaca_duque.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_-_116_-_construcao_de_galeria_proximo_a_cachaca_duque.doc</t>
   </si>
   <si>
     <t>INDICAR ao Departamento Municipal de Água e Esgoto- DEMAE, que seja realizado manilhamento ou construção de galeria à Rua Joaquim Otaviano, próximo à Cachaça Duque pois o esgoto encontra-se a céu aberto, sendo um serviço semelhante ao realizado no Bairro Casuarianas</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_-_117_-__quebra_molas_30_de_outubro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_-_117_-__quebra_molas_30_de_outubro.doc</t>
   </si>
   <si>
     <t>INDICAR ao Ilmo. Sr. Secretário Municipal de obras, Meio Ambiente, Agricultura e Pecuária, S.r. Matheus Fagundes Ramos de Sales, para que possa ser colocado um quebra-molas na rua 30 de Outubro em nas proximidades do bar do Expedito.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao__-_118_-_qubra_molas_bom_retiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao__-_118_-_qubra_molas_bom_retiro.doc</t>
   </si>
   <si>
     <t>INDICAR Ilmo. Sr. Secretário Municipal de obras, Meio Ambiente, Agricultura e Pecuária Sr Matheus Fagundes Ramos de Sales, para que possa ser colocado quebra-molas na estrada Bom Retiro</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_-_119_-_manejo_sec_obras.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_-_119_-_manejo_sec_obras.docx</t>
   </si>
   <si>
     <t>INDICAR ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Sr. Matheus Fagundes Ramos de Sales que tome medidas cabíveis frente as Situações abaixo relacionadas ao Distrito de Manejo:_x000D_
 •	Situação de limpeza do Distrito (lixo e capina)_x000D_
 •	Sinalizar a rua Nilo Delgado em frente à escola (Manejo), colocando mão única e placa de proibido estacionar próximo a barbearia do Gonzaga até a Mercearia e colocar um quebra-molas._x000D_
 •	 O escoamento de águas pluviais nas ruas João Correia de Almeida e Nilo Delgado em frente ao Centro Comunitário_x000D_
 •	Que seja feita a limpeza da praça da igreja e ampliação do cemitério local.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_-_120_-_demae_-_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_-_120_-_demae_-_manejo.doc</t>
   </si>
   <si>
     <t>indicar ao Departamento Municipal de Água e Esgoto – DEMAE que seja realizada a canalização de esgoto no Distrito de Manejo, uma vez que em muitos lugares ainda se encontra a céu aberto</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao-121_-_manejo_-_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao-121_-_manejo_-_saude.doc</t>
   </si>
   <si>
     <t>vem INDICAR ao Ilmo. Sr. Secretário Municipal de saúde, Raphael Veríssimo da Silva Nepomuceno que avalie a possiblidade do ônibus do ACISPES pegar os pacientes para consultas dentro do Distrito e não na BR (Manejo).</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_-_122_-_pirapetinga__sec_obras.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_-_122_-_pirapetinga__sec_obras.docx</t>
   </si>
   <si>
     <t>INDICAR ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Sr. Matheus Fagundes Ramos de Sales que tome medidas cabíveis frente as Situações abaixo relacionadas na localidade de Pirapetinga_x000D_
 _x000D_
 _x000D_
 Calçamento para acesso a Igreja Nossa Senhora de Lourdes_x000D_
 Coleta de lixo na comunidade pelo menos uma vez por semana na estrada principal, colocando latões em alguns pontos às margens da mesma_x000D_
 Melhorias na conserva das estradas da localidade, (roçada, capina entre outros).</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_-_123_-_pirapetinga__educacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_-_123_-_pirapetinga__educacao.docx</t>
   </si>
   <si>
     <t>INDICAR a Secretaria de Educação que analise a possibilidade do transporte pegar um aluno em sua residência no sítio Tábata, pois, o ponto fica muito distante, que também seja avaliada a possibilidade do ônibus ir até o ponto da venda, uma vez que este ano diferentemente do ano anterior tem alunos na localidade.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_-_124-_pirapetinga__-_gab_pref_-_onibus.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_-_124-_pirapetinga__-_gab_pref_-_onibus.docx</t>
   </si>
   <si>
     <t>INDICAR ao Gabinete da Prefeita para que seja analisada a possibilidade de o ônibus ir até a localidade de Pirapetinga uma vez por semana.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao-125_-pirapetinga__-_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao-125_-pirapetinga__-_saude.doc</t>
   </si>
   <si>
     <t>INDICAR ao Ilmo. Sr. Secretário Municipal de saúde, Raphael Veríssimo da Silva Nepomuceno que avalie a possiblidade de aumentar o número de dias de atendimento médico na localidade de Pirapetinga</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao-126_-telhado_posto_palmital.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao-126_-telhado_posto_palmital.doc</t>
   </si>
   <si>
     <t>vem INDICAR ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que realize a reforma/manutenção do telhado do Posto de Saúde da Localidade de Palmital.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_-_127_-__redutores_de_velocidade.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_-_127_-__redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Indicar que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Gabinete da Prefeita com cópia para ao Setor de Trânsito para que seja colocada redutores de velocidade nos seguintes locais:_x000D_
 1.	Rua Cesar Fusco (Próximo a Residência de Número: 232;_x000D_
 2.	Rua Cesar Fusco (Próximo a Residência de Número:171;_x000D_
 3.	Rua Cesar Fusco (Próximo a Residência de Número: 169;</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_-_128__-_manutencao_definitiva_em_rua.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_-_128__-_manutencao_definitiva_em_rua.doc</t>
   </si>
   <si>
     <t>Indicar que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a manutenção da rua das Almas na Localidade de Rancharia.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_-_129__-construcao_de_parquinho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_-_129__-construcao_de_parquinho.doc</t>
   </si>
   <si>
     <t>Indicar que após oitiva e aprovação deste colendo plenário que o Gabinete da Prefeita encaminhe para o setor responsável para que seja construído um parquinho para as crianças da localidade de Rancharia, até porque eles não tem muito lazer na comunidade.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_-_130__-construcao_posto_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_-_130__-construcao_posto_de_saude.doc</t>
   </si>
   <si>
     <t>indicar que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Saúde construa um posto de saúde na localidade de Rancharia, pois, já tem o terreno; atualmente os pacientes são atendidos em um salão comunitário</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_-_131__-_construcao_reforma_de_bueiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_-_131__-_construcao_reforma_de_bueiro.doc</t>
   </si>
   <si>
     <t>indicar que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja consertado/reformado o bueiro que fica nas Parreiras próximo ao Joaquim Zotti.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>GELINHO DU MANEJO, BUIU O PEIXE, FABIO DA ROÇADEIRA, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_-_132_-_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_-_132_-_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>INDICAR  ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que sejam atendidas as seguintes demandas dos moradores da comunidade Vila São Geraldo._x000D_
  _x000D_
 •	 Que seja feita a reposição de latões de lixo, e também construir casinhas para coloca-los._x000D_
 •	 Fazer reparo no calçamento do bairro, limpeza nas ruas do bairro, notificação de um proprietário de terreno nas proximidades do campo, no local há muitos matériais espalhados._x000D_
 •	 Fazer abertura do trevo próximo a antiga bica d’água, pedem melhorias na rede de esgoto do bairro._x000D_
 •	 Moradores pedem um funcionário fixo na comunidade para fazer limpeza e conserva._x000D_
 •	 Pedido de um quebra-molas na entrada do bairro próximo ao centro comunitário, e também que seja feita a manutenção na rua Joaquim Jacinto acesso a rua Francisco Cesano._x000D_
 •	 Reforma da varanda do posto de saúde.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>BUIU O PEIXE, FABIO DA ROÇADEIRA, GELINHO DU MANEJO, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_133_-_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_133_-_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>INDICAR ao Ilmo. Sr. Secretário Municipal de Administração, Turismo, Esporte Cultura e Lazer para que sejam atendidas as seguintes demandas dos moradores da Vila São Geraldo._x000D_
 •	Extensão da rede elétrica na rua Pedro Belote com mais um poste._x000D_
 •	Instalação de câmera de monitoramento “olho vivo” na comunidade._x000D_
 •	Moradores reivindicam uma quadra poliesportiva, academia ao ar livre e um parquinho de diversões para as crianças do bairro.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, BUIU O PEIXE, DÓ DE IBITIPOCA, GELINHO DU MANEJO, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_-_134_-_demandas_vila_vitoriana.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_-_134_-_demandas_vila_vitoriana.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário seja enviado ofício ao Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, solicitando as seguintes melhorias na comunidade de Vila Vitoriana: _x000D_
 1.	Instalação de Pelo menos mais 2 latões de lixo, sendo um próximo a igreja e outro próximo ao campinho;_x000D_
 2.	Colocada de bancos de concreto nas proximidades da Igreja;_x000D_
 3.	  Colocada de equipamentos de academia ao ar-livre;_x000D_
 4.	Construção de Fossa séptica em parceria com a EMATER como alternativa para o saneamento básico no local;_x000D_
 5.	Colocada de mais um poste de iluminação pública (próximo ao campinho);_x000D_
 6.	Término do calçamento (próximo ao campinho – faltam apenas cerca de 10m);_x000D_
 7.	Roçada, capina e manutenção da Rua Aristides de Almeida.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao__-_135_-_defesa_civil_-_corte_de_arvore_-__vila_vitoriana.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao__-_135_-_defesa_civil_-_corte_de_arvore_-__vila_vitoriana.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário seja enviado ofício Supervisor de Defesa Cívil para que seja realizado visita na Vila Vitoriana, onde seja verificada a possibilidade e conveniência de poda/ corte de árvore de pinheiro que está colocando em risco a vida dos moradores e até mesmo a rede elétrica, próximo a residência de número 12.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao__-_136_-_gab_prefeita_-_porjeto_de_lei.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao__-_136_-_gab_prefeita_-_porjeto_de_lei.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que o Gabinete da Prefeita que avalie a possibilidade de criação de Projeto de Lei para que seja efetuado o repasse de 10% de adicional nos proventos dos professores contratados do Município.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao__-_137_-rua_francisco_cesana_-_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao__-_137_-rua_francisco_cesana_-_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que o setor de Engenharia avalie as condições de estrutura e possibilidade de retirada de uma torre em frente ao endereço, Rua Francisco Cesana, nº 196 – Vila São Geraldo.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao__-_138_-_vila_monteiro__mantencao_de_rua.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao__-_138_-_vila_monteiro__mantencao_de_rua.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que Secretaria de Obras, Meio Ambiente, Agricultura e Pecuária, realize a manutenção do calçamento na Rua B, na Vila Monteiro.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao__-_139_-_vila_monteiro__-_limpeza_do_corrego.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao__-_139_-_vila_monteiro__-_limpeza_do_corrego.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que  DEMAE -  Departamento Municipal de Água e Esgoto, realize a limpeza do córrego da  Vila Monteiro, pois o mesmo está sendo utilizado para descarte de lixo residencial.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao__-_140_-_vila_monteiro__-_latao_de_lixo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao__-_140_-_vila_monteiro__-_latao_de_lixo.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, providencie latões de coleta de lixo a serem colocados na Vila Monteiro.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao__-_141_-_onibus_para_estudante.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao__-_141_-_onibus_para_estudante.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a construção de um ponto de ônibus e a construção de uma “casinha de lixo” na estrada que liga a fazenda do Catu na localidade de Laranjeiras.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao__-_142-_quebra_molas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao__-_142-_quebra_molas.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a construção de dois quebra-molas na Vila Afonso Pena, Rua XV de novembro. Sendo um em frente ao número 509 e outro em frente ao número 544.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao__-_143-_plano_de_cargo_e_salario.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao__-_143-_plano_de_cargo_e_salario.doc</t>
   </si>
   <si>
     <t>INDICAR ao Gabinete da Prefeita para que seja revisado o plano de cargos e salários do quadro de servidores do executivo haja visto que a revisão geral anual baseada no INPC há muitos anos é inferior a atualização do salário mínimo causando defasagem importante nos vencimentos dos profissionais que são baseados por este índice. Como exemplo este ano  o percentual do salário mínimo é de 7,5% e do INPC 4,77% .</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao__-_144-_sec_saude_-_wi-fi_ext.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao__-_144-_sec_saude_-_wi-fi_ext.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Saúde que seja disponibilizado WI-FI para os usuários dos serviços de saúde da EXT, pois o local não possui sinal de telefonia móvel, deixando os pacientes sem meio de comunicação com seus familiares e demais serviços, até mesmo para acionar meio de transporte devido a localização geográfica do local.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao__-_145-_gabinete_da_prefeita__-_torre_de_telefonia_movel.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao__-_145-_gabinete_da_prefeita__-_torre_de_telefonia_movel.doc</t>
   </si>
   <si>
     <t>INDICAR a ao Gabinete da Prefeita que seja avaliada a possibilidade de instalação de torre de transmissão de sinal de telefonia móvel na localidade de Várzea do Brumado.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao__-_146-demae___-_esgoto_a_ceu_aberto.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao__-_146-demae___-_esgoto_a_ceu_aberto.doc</t>
   </si>
   <si>
     <t>INDICAR a ao DEMAE – Departamento Municipal de Água e Esgoto que realize a manutenção da rede de esgoto da localidade de São Domingos da Bocaina, sendo que o mesmo encontra a céu aberto há mais de cinco anos e nada foi feito até o presente momento.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>BUIU O PEIXE, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao__-_147_-secretaria_de_obras___-manutencao_de_estradas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao__-_147_-secretaria_de_obras___-manutencao_de_estradas.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a roçada e a patrolamento das estradas da localidade de Cachoeira de São Bento</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao__-_148_-meio_ambiente_-_poda_arvores.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao__-_148_-meio_ambiente_-_poda_arvores.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária aos cuidados da Senhora Juliana Delgado Teixeira, Fiscal de Meio Ambiente, que seja realizada a poda das árvores no barranco situado à Rua Rosaura Moreira Tavares, Bairro Batatal em frente aos números 9, casa do Sr João e número 10 próximo a casa da Sr Nelci.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2118/projeto_paraciclos_-_marcos_delmon_e_zeze.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2118/projeto_paraciclos_-_marcos_delmon_e_zeze.docx</t>
   </si>
   <si>
     <t>INDICAR seja analisado pela Prefeita e, após verificada a conveniência e oportunidade de se implantar o Projeto de Lei que cria o “Projeto Paraciclo no Município de Lima Duarte.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2129/indicacao_-_150_-_transito_de_caminhoes_-_senador_milton_campos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2129/indicacao_-_150_-_transito_de_caminhoes_-_senador_milton_campos.doc</t>
   </si>
   <si>
     <t>Indicar que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Gabinete da Prefeita com cópia para ao Setor de Trânsito para que seja colocada placa de proibido trânsito e estacionamento de caminhões na praça da Rua Senado Milton Campos, bairro: Cruzeiro</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao__-_151-secretaria_de_obras_-_manutencao_de_estradas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao__-_151-secretaria_de_obras_-_manutencao_de_estradas.doc</t>
   </si>
   <si>
     <t>Indicar que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Secretário de Obras, Meio Ambiente, Agricultura e Pecuária, solicitando a manutenção urgente das seguintes estrada rurais: _x000D_
 _x000D_
 •	Estrada da Cachoeira do Sossego;_x000D_
 •	Estrada de Orvalho (Próximo aos Guedes);_x000D_
 •	Estrada de Pirapetinga; _x000D_
 •	Estrada do Distrito de Manejo até ao Tabuado (divisa com Pedro Teixeira).</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2131/indicacao__-_152-secretaria_de_administracao_-_extensao_de_rede_cachoeira_sao_bento.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2131/indicacao__-_152-secretaria_de_administracao_-_extensao_de_rede_cachoeira_sao_bento.doc</t>
   </si>
   <si>
     <t>Indicar que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Administração, Turismo, Cultura, Esporte e Lazer aos cuidados do S.r. Allison Vilela Paula que seja colocado cinco braços de iluminação pública na Cachoeira de São Bento, na estrada Professora Ritinha depois do bar do Reinaldo até próximo a casa da Sr.ª. Ana.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária para que possa ser feito um quebra-molas na rua: Jorge Samuel Cavalcante na comunidade de Souza do Rio Grande.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_-_154_-_quebra_molas_vila_monteiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_-_154_-_quebra_molas_vila_monteiro.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária para que possa ser feito dois quebra-molas na rua: Paraiso de Alcantara no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_-_155-_estrada.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_-_155-_estrada.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada manutenção na estrada da localidade de Samambaia como roçada patrolamento e limpeza de mata-burro depois do terreno do Gilmar na divisa da lagoa do coco.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_-_156-_estrada_apagao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_-_156-_estrada_apagao.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a manutenção da estrada depois do bairro Apagão que liga a fazenda do Valtinho e demais propriedades.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_-_157-_estrada_cacoeira_de_sao_bento.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_-_157-_estrada_cacoeira_de_sao_bento.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a manutenção e conservação das estradas de acesso à Cachoeira de São Bento e mecanismos de escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_-_158-academia_ao_ar_livre_sao_domingos_da_bocaina.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_-_158-academia_ao_ar_livre_sao_domingos_da_bocaina.doc</t>
   </si>
   <si>
     <t>INDICAR ao Gabinete da Prefeita que solicite ao setor responsável que seja instalada academia ao ar livre na comunidade de São Domingos da Bocaina.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2144/indicacao__-_159__-_rua_cel_eliziario.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2144/indicacao__-_159__-_rua_cel_eliziario.doc</t>
   </si>
   <si>
     <t>vem indicar ao DEMAE que: Verifique a tubulação de água pluvial na rua Coronel Eliziário</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_-_160_-_setor_de_transito_rua__antonio_carlos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_-_160_-_setor_de_transito_rua__antonio_carlos.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor de trânsito para que seja demarcada as vagas para estacionamento na rua Antônio Carlos.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_no_161.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_no_161.doc</t>
   </si>
   <si>
     <t>INDICAR ao Gabinete da Prefeita que determine ao setor competente que realize estudo de viabilidade para instalação de placas de sinalização de estacionamento na Rua Antônio Duque Filho no centro da cidade.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_no_162.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_no_162.doc</t>
   </si>
   <si>
     <t>INDICAR ao Gabinete da Prefeita que determine ao setor competente que realize a manutenção da Rua “B” do bairro Apagão.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_no_163.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_no_163.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretária Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a manutenção do asfalto na Rua Domingos Joana D’Avila, sobretudo na proximidade da interseção com a Rua Olaria, no Bairro Cruzeiro</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_-_164-_secretario_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_-_164-_secretario_de_saude.doc</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Secretário Municipal de Saúde visto que o município dispõe de odontomóvel, que este serviço seja ofertado nas comunidades rurais onde possa oferecer assistência odontológica para as pessoas com maior dificuldade de atendimento nas UBS.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_-_165_-ervas_de_passarinho_arvores_apae.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_-_165_-ervas_de_passarinho_arvores_apae.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja feita a retirada das ervas de passarinho das árvores em frente a APE e na Rua Padre Pedro Nogueira.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_-_166_-demae-_esgoto_ceu_aberto.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_-_166_-demae-_esgoto_ceu_aberto.doc</t>
   </si>
   <si>
     <t>INDICAR ao Departamento Municipal de Água e Esgoto – DEMAE, que tome providencias sobre o esgoto a céu aberto na Rua Lava Pés no Distrito de Conceição de Ibitipoca, pois, o mesmo está fazendo com que a rua desmorone além de colocar em risco a saúde dos moradores do local.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_-_167_-setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_-_167_-setor_de_transito.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor de trânsito para que carretas acima de 15 toneladas parem de circular dentro da cidade.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizado o patrolamento e roçada do mato na Rua Jesus Moreira no Bairro Batatal, após o campo do Bahia até a BR 267</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_-_169_-_gab_prefeita_-_subsidios.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_-_169_-_gab_prefeita_-_subsidios.doc</t>
   </si>
   <si>
     <t>INDICAR ao Gabinete da Prefeita que realize melhorias no incentivo de participação dos produtores na exposição agropecuária de Lima Duarte, haja visto o custo que estes têm para levar sua produção ao evento além de que o referido incentivo tende a agregar mais participantes engrandecendo e valorizando o evento local.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_-_170-__secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_-_170-__secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que faça a roçada e manutenção do calçamento da estrada Bom Retiro na antiga Escola Agrícola e roçada dos barrancos do local e a remoção dos ganhos que estão no jogados na calçada da estrada.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2169/indicacao_-_171_-_rua_antonio_duque_filho_e_vila_belmiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2169/indicacao_-_171_-_rua_antonio_duque_filho_e_vila_belmiro.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, onde solicitado a informação se o município de Lima Duarte recebeu ou receberá por parte do Governo do Estado, algum recurso complementar por ter sido um dos municípios que sediou o JEMG 2025. Além disso, caso o município receba qual solicitamos a informação de como será aplicado tais recursos.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_-_172_-_estrada_fazenda_da_laje.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_-_172_-_estrada_fazenda_da_laje.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que a Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária realize o patrolamento e roçada da estrada da fazenda da laje, além da manutenção do morro próximo a fazenda e o patrolamento da estrada que liga até o Povoado de São Sebastião do Monte Verde passando pela fazenda da laje.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_-_173_-manutencao_de_rua.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_-_173_-manutencao_de_rua.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que a Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária realize o recapeamento da Rua Paraiso, do Bairro Beira Rio.  A rua possui noventa metros de comprimento e três metros de largura.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao__-_174-_sec_de_obras_-_capina_da_rua_matozinhos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao__-_174-_sec_de_obras_-_capina_da_rua_matozinhos.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que a Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária QUE realize a capina da Rua Olímpio Otacílio de Paula no centro, bairro “Matuzinho” e Rua Manoel Delgado Silva, centro “conhecida como Grota” perto da oficina do Vaninho.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao__-_175_-_sec_de_administracao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao__-_175_-_sec_de_administracao.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que a Secretaria Municipal de Administração, Turismo, Cultura, Esporte e Lazer, aos cuidados do representante da pasta, Senhor Alisson Vilela Paula, para que seja realizada a reforma da quadra de esportes do bairro Batatal próximo a escola.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao__-_176_-_sec_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao__-_176_-_sec_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária aos cuidados do representante da pasta, Senhor Matheus Fagundes Ramos de Sales, que seja realizado o patrolamento da estrada do Piquenique que encontra em péssimo estado de conservação, vindo a impedir as pessoas de transitar depois da casa da Senhora  Ana.  E que seja limpada a cabeça da ponte no cruzamento da estrada que liga o sitio do Senhor José e a estrada que liga a fazenda do Senhor Joaquim, pois a ponte está sem passagem d’água. justificativa garanti o direito de ir e vir dos produtores.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>BUIU O PEIXE, MARCOS DELMON MASSARINO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2177/indicacao__-_177-manutencao_de_rua_do_bairro_afonso_pena.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2177/indicacao__-_177-manutencao_de_rua_do_bairro_afonso_pena.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária aos cuidados do representante da pasta, Senhor Matheus Fagundes Ramos de Sales, que realizado o patrolamento no final da Rua Maria Piau na Vila Afonso Pena.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2178/indicacao__-_178-_poda_de_arvores_distrito_de_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2178/indicacao__-_178-_poda_de_arvores_distrito_de_manejo.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária aos cuidados do representante da pasta, Senhor Matheus Fagundes Ramos de Sales, que realize a poda das arvores em frente a igreja católica no Distrito de Manejo.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao__-_179_-_demae_-_agua_na_igreja_do_distrito_de_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao__-_179_-_demae_-_agua_na_igreja_do_distrito_de_manejo.doc</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação do plenário que o DEMAE, Departamento Municipal de Água e Esgoto, realize ligação da água nos banheiros da igreja católica no Distrito de Manejo.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao__-_180_-_rua_odilon_januarrio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao__-_180_-_rua_odilon_januarrio.doc</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício ao Ilmo. Sr. Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, Senhor Allisson Vilela Paula para que seja analisada a extensão de mais um poste com iluminação na rua Odilon Januário após o nº 119.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, FABIO DA ROÇADEIRA, JUNINHO MOURA, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_-_181__-_redutor_rua_xv_de_novembro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_-_181__-_redutor_rua_xv_de_novembro.doc</t>
   </si>
   <si>
     <t>INDICAR ao setor de trânsito para que analise a possibilidade de colocar redutores de velocidade rua XV de Novembro, conforme já pedido anteriormente pelas seguintes indicações: 14/2021, 49/2022, 106/2023, 34/2024, 134/2024, 32/2025 e 142/2025.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_-_182_-construcao_de_ponto_de_onibus.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_-_182_-construcao_de_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria de Obras, Meio Ambiente, Agricultura e Pecuária que construa um ponto de ônibus na estrada do Catu na comunidade de Chácara em Laranjeiras.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_-_183_-_recapeamento_de_ruas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_-_183_-_recapeamento_de_ruas.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada operação tapa buraco na rua Belo Horizonte na Vila Afonso Pena enfrente os números:  33; 38; 60 e75.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_-_184_-_manutencao_em_tambor_de_lixo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_-_184_-_manutencao_em_tambor_de_lixo.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada a manutenção e limpeza dos latões de lixo da Rua Belo Horizonte, esquina com a Rua José da Cunha Moreira, Vila Afonso Pena.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_185-_manutencao_de_estrada_-_rita_cassia_de_paiva_-_poco_da_pedra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_185-_manutencao_de_estrada_-_rita_cassia_de_paiva_-_poco_da_pedra.doc</t>
   </si>
   <si>
     <t>INDICAR ao Secretário municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Senhor Matheus Fagundes Ramos Sales, que realize a manutenção da estrada rural: Rita Cássia de Paiva, situada no bairro Poço da Pedra.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2188/indicacao_-__186-_aquisicao_de_placas_para_identificacao_de_ruas_e_estradas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2188/indicacao_-__186-_aquisicao_de_placas_para_identificacao_de_ruas_e_estradas.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Sra. Prefeita, Elenice Pereira Delgado Santelli, sobre a possibilidade de abertura de processo licitatório para aquisição de placas para a nomeação de ruas e estradas rurais do município de Lima Duarte-MG.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2189/indicacao_-__187-usina_reciclagem.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2189/indicacao_-__187-usina_reciclagem.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária para que seja realizada a roçada da usina de reciclagem que seja realizada a manutenção da esteira de puxar lixo do silo da usina pois a esteira está com problema o que colocando o trabalho no local em dificuldade. E ainda que seja realizada a manutenção da prensa pequena, que solicite a prefeitura para que realize a limpeza do pátio da usina que está cheio de carro velho e resto de madeira, que seja realizada a pintura do local para dar uma melhor aparência ao local.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2190/indicacao_-__188-reparo_e_manutencao_rua_teofio_otoni.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2190/indicacao_-__188-reparo_e_manutencao_rua_teofio_otoni.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária para que seja realizada a manutenção e reparo da Rua Teófilo Otoni, Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2193/indicacao_-__189_-_manuencao_da_praca_vigario_maia.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2193/indicacao_-__189_-_manuencao_da_praca_vigario_maia.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária para que seja realizada a manutenção e reparo da Praça Vigário Maia, pois os carros estão quebrando devido a quantidade de buracos e calçamento irregular, além do grande fluxo de veículos e pedestres.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, ANTÔNIO EDUARDO DE ALMEIDA, JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2198/indicacao_-_190_-__reforma_de_ponte_no_palmital.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2198/indicacao_-_190_-__reforma_de_ponte_no_palmital.doc</t>
   </si>
   <si>
     <t>INDICAR ao Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária sobre a possibilidade da manutenção de “ponte do cedro”, que dá acesso a propriedade da Sras. Rosana e Rosângela, o local fica próximo ao povoado de Palmital</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_-191_-_fisioteraeuta_em_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_-191_-_fisioteraeuta_em_ibitipoca.doc</t>
   </si>
   <si>
     <t>INDICAR ao Secretário Municipal de Saúde que seja disponibilizado profissional fisioterapeuta para da UBS de Conceição de Ibitipoca para atendimento diário pois na localidade tem demanda e os pacientes tem que se deslocar para tratamento até a cidade.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_-192_-_gabinete_da_prefeita_-_capina_bairro_recanto_alegre.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_-192_-_gabinete_da_prefeita_-_capina_bairro_recanto_alegre.doc</t>
   </si>
   <si>
     <t>INDICAR Gabinete da Prefeita que solicite ao setor responsável a capina do bairro Recanto Alegre, pois as ruas da comunidade estão com mato muito alto, principalmente no loteamento Recanto das Flores e na Rua Cezar Fusco.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_-193_-secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_-193_-secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Agricultura e Meio Ambiente que faça a  retirada de material saibroso que fica na parte de trás da Igreja Católica no Bairro Poço da Pedra, sendo que a referida Igreja está interditada pela Defesa Civil do município devido ao risco de deslizamento deste referido material que compõe o morro aos fundos dela, sendo que este pode ser retirado e utilizado em manutenção de estradas vicinais e outros fins e dessa forma o templo religioso poderá retornar com suas atividades paroquiais.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_-194_-defesa_civil.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_-194_-defesa_civil.doc</t>
   </si>
   <si>
     <t>INDICAR a  equipe de Defesa Civil que faça intervenção preventiva e resolutiva na residência situada a rua Sebastião Vital Neves, nº 28, Poço da Pedra, pois a mesma está com comprometimento de estrutura. O atendimento deve ser urgente.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2210/indicacao_-195_-__secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2210/indicacao_-195_-__secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada a manutenção da estrada da Serrinha no Distrito de Conceição de Ibitipoca.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao__-_196-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao__-_196-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada a roçada da estrada de São José dos Lopes até à entrada da Comunidade do Capoeirão.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao__-_197-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao__-_197-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada as seguintes solicitações na Vila Palmares: _x000D_
 Roçada de todas as ruas da Vila Palmares; _x000D_
 Manutenção da rua principal que está danificada pelas águas pluviais</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2213/indicacao__-_198_-_demae.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2213/indicacao__-_198_-_demae.doc</t>
   </si>
   <si>
     <t>INDICAR ao Departamento Municipal de Água e Esgoto que seja verificada a situação da segunda rua da Vila Palmares onde o esgoto encontra-se a céu aberto</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2214/indicacao__-_199-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2214/indicacao__-_199-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Agricultura, Meio Ambiente e Pecuária que realize a manutenção da rua 30 de Outubro no Bairro Explanada com roçada e capina e construção de quebra-molas.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2215/indicacao__-_200-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2215/indicacao__-_200-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Agricultura, Meio Ambiente e Pecuária que seja colocado coletores de lixo à Rua Carlos Moreira - Centro</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_-_201_-_limpeza_cemiterio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_-_201_-_limpeza_cemiterio.doc</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, agricultura e Pecuária, para que seja feita limpeza e manutenção no cemitério.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>ZEZÉ DO GENÉSIO, FABIO DA ROÇADEIRA, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_-_202-_placa_quadra_wilson_de_oliveira.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_-_202-_placa_quadra_wilson_de_oliveira.doc</t>
   </si>
   <si>
     <t>Indicar ao Gabinete da Prefeita que seja colocada placa de identificação de nome na quadra “Wilson de Oliveira</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_-_203-_manutencao_estrada_cachoeira_do_sossego.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_-_203-_manutencao_estrada_cachoeira_do_sossego.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja dada continuidade a manutenção e roçada da estrada que dá acesso à Cachoeira do Sossego.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_-_204-_manutencao_rua_avenida_centenario.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_-_204-_manutencao_rua_avenida_centenario.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada operação tapa buracos na Avenida Centenário em sua totalidade.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_-_205-_pessoas_em_transitoriedade.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_-_205-_pessoas_em_transitoriedade.doc</t>
   </si>
   <si>
     <t>Indicar ao gabinete da Prefeita para que proceda através das Secretarias municipais e demais setores que neste período de baixas temperaturas nas noites e madrugadas, observado for por qualquer meio de informação situação de imigrante ou qualquer pessoa q estiver em situação de rua, encaminhar para local específico do município onde possa ofertar abrigo, dormitório, cobertor, alimento e sanitário.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_-_206-manutencao_da_rua_escola_agricola.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_-_206-manutencao_da_rua_escola_agricola.doc</t>
   </si>
   <si>
     <t>vem Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que faça a capina e roçada, manutenção do calçamento da estrada “Bom Retiro” na antiga escola agrícola e troca dos tambores de lixo que estão em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2225/indicacao_-_207-_poda_de_arvore_maneijo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2225/indicacao_-_207-_poda_de_arvore_maneijo.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a poda da mangueira à Rua Francisco Esteves de Paula no distrito de Manejo.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a poda das mangueiras à Rua João Correia de Almeida em frente aos números 12; 13 A; 13 B; 19 e 20 no distrito de Manejo.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_-_209-_poda_de_arvore_maneijo__praca_tiago_delgado.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_-_209-_poda_de_arvore_maneijo__praca_tiago_delgado.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a poda das mangueiras da Praça Tiago Delgado no distrito de Manejo.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2228/indicacao_-_210-redutor_de_velocidade_-_distrito_de_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2228/indicacao_-_210-redutor_de_velocidade_-_distrito_de_manejo.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a construção de redutor de velocidades à Rua Aristides de Almeida no distrito de Manejo.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2229/indicacao_-_211_-_redutor_de_velocidade_-_distrito_de_manejo_rua_nilo_delgado.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2229/indicacao_-_211_-_redutor_de_velocidade_-_distrito_de_manejo_rua_nilo_delgado.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a construção de redutor de velocidades à Rua Nilo Delgado em frente ao campo de futebol e Unidade Básica de Saúde  no distrito de Manejo.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2230/indicacao_-_212_-_redutor_de_velocidade_-_distrito_de_orvalho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2230/indicacao_-_212_-_redutor_de_velocidade_-_distrito_de_orvalho.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a construção de redutor de velocidades à Rua Joaquim Pereira Guedes no distrito de Orvalho.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>ZEZÉ DO GENÉSIO, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2231/indicacao_-_213-_manutencao_da_avenida_centenario_ate_a_rua_antonio_tuita.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2231/indicacao_-_213-_manutencao_da_avenida_centenario_ate_a_rua_antonio_tuita.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a manutenção geral da Avenida Centenário até a Avenida Antônio Tuita.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>SANDRA OLIVEIRA, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_-_214-_manutencao_da_rua_geraldo_magela_de_paiva.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_-_214-_manutencao_da_rua_geraldo_magela_de_paiva.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a manutenção da Rua Geraldo Magela de Paiva próximo ao número 6</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_-_215-_manutencao_da_rua_estevao_candido.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_-_215-_manutencao_da_rua_estevao_candido.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a poda da arvore localizada na Rua Estevão Candido, próximo ao número 697 e manutenção da rede de esgoto a céu aberto.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_-_216-rocada_de_lotes_-_batatal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_-_216-rocada_de_lotes_-_batatal.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a limpeza dos lotes da Rua F, próximo à casa 10, no bairro Batatal.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_-_217-_manutencao_de_ruas_vila_afonso_pena.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_-_217-_manutencao_de_ruas_vila_afonso_pena.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a manutenção do calçamento da Rua Presidente Kennedy em frente aos números 157 e 171 na vila Afonso Pena, além de terminarem a retirada do mato de capinas passadas da rua da Igreja.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_-_218-_manutencao_de_ruas_e_poda_de_arvores_do_expalanado.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_-_218-_manutencao_de_ruas_e_poda_de_arvores_do_expalanado.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que realize a manutenção dos buracos existentes próximo ao número 54 no bairro Explanado, que as ruas sejam varridas de forma continua e a poda das arvores sejam realizadas</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_-_219-_farmacia_ubs_vila_cruzeiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_-_219-_farmacia_ubs_vila_cruzeiro.doc</t>
   </si>
   <si>
     <t>Indicar à Secretaria Municipal de Saúde que disponibilize na UBS Vila Cruzeiro uma farmácia pública para dispensação de medicamentos à população, sendo que tal ação irá descentralizar esta dispensação sendo mais cômodo e efetivo serviço para a população.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_-_220-secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_-_220-secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>Municipal de Obras, Agricultura, Meio Ambiente e Pecuária, aos Cuidados do Senhor Secretário Darllan Deyves Pereira Lage que seja realizada a colocação de um quebra-molas à Rua Clemente Armando Moreira próximo ao número 1084, próximo ao cruzamento da Vila Cruzeiro com o horto florestal.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_-_221-secretaria_de_obras_-_rua_leonides_moreira_campos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_-_221-secretaria_de_obras_-_rua_leonides_moreira_campos.doc</t>
   </si>
   <si>
     <t>vem indicar à Secretaria Municipal de Obras, Agricultura, Meio Ambiente e Pecuária, aos Cuidados do Senhor Secretário Darllan Deyves Pereira Lage que seja realizada operação tapa buracos na Rua Leonides Moreira Campos, em frente os números 64 e 74.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_-_222-secretaria_de_obras_-_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_-_222-secretaria_de_obras_-_manejo.doc</t>
   </si>
   <si>
     <t>indicar à Secretaria Municipal de Obras, Agricultura, Meio Ambiente e Pecuária, aos Cuidados do Senhor Secretário Darllan Deyves Pereira Lage que seja realizada a manutenção do quebra-molas no distrito de Manejo, à Rua João Correia de Almeida nº 14 D.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, ANTÔNIO EDUARDO DE ALMEIDA</t>
   </si>
   <si>
     <t>INDICAR ao Secretário Municipal de Obras que providência as seguintes melhorias no povoado de Capoeirão: _x000D_
 •	Utilização de Maquinário adequado para que a comunidade possa instalar novos canos, afim de sanar problema de falta de água, sobretudo nos locais mais altos;_x000D_
 •	Substituição de vidro quebrado em janela do posto de saúde; _x000D_
 •	Substituição de Mata-burro que apresenta péssimas condições, conforme pode ser observado na imagem em anexo.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_-_224_-_capoeirao_-_sec._administracao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_-_224_-_capoeirao_-_sec._administracao.doc</t>
   </si>
   <si>
     <t>INDICAR ao Secretário Municipal de Administração que providencie as seguintes melhorias no povoado de Capoeirão: _x000D_
 •	Extensão de Rede com colocada de lâmpadas de Iluminação Pública na Rua São Bento;_x000D_
 •	Colocada de Lâmpadas de Iluminação Pública na Rua Costa</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2259/indicacao_-_225_-_vila_vitoriana.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2259/indicacao_-_225_-_vila_vitoriana.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja feito o patrolamento da estrada que liga a Vila Vitoriana até o Laticínios Sabor da Serra incluindo a fazenda do Senhor “Tião” e fazendas próximas.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2260/indicacao_-_226_-_distrito_de_orvalho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2260/indicacao_-_226_-_distrito_de_orvalho.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja feito o patrolamento da estrada dos Guedes no Distrito de Orvalho, pois os moradores em tempo pretérito encaminharam abaixo assinado para que a estrada fosse recuperada, inclusive o patrolamento da estrada secundária dos Guedes que dá acesso ao Disney até o sitio Abraão do senhor “Teteco”.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2261/indicacao_-_227_-_sec_de_obras_-_manutencao_da_rua_joaquim_pereira_guedes.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2261/indicacao_-_227_-_sec_de_obras_-_manutencao_da_rua_joaquim_pereira_guedes.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada a manutenção da Rua Joaquim Pereira Guedes, em frente ao Posto de Saúde.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_-_228_-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_-_228_-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito para que seja analisada a possibilidade de reduzir a extensão do ponto de táxi na rua Vieira Pinto, aumentando assim vagas para estacionamento na região central._x000D_
      Nesta mesma rua, que fosse analisada a possibilidade de colocar o ponto de ônibus um pouco mais abaixo, hoje está próximo ao número 52, e por diversas vezes segundo moradores o trânsito fica congestionado no local por estar justamente na esquina da rua Leonides Moreira Campos que dá acesso ao bairro Explanado. Sendo assim se o ponto fosse transferido para a altura do número 96 resolveria esta situação.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_-_229_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_-_229_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária que seja colocada faixa de pedestre nas ruas Olímpio Otacílio de Paula e Geraldo Magela de Paiva, na rua Jose Alves Delgado e na  Avenida Centenário possibilitando assim mais segurança aos pedestres.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_-_230_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_-_230_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária que seja realizada a reforma do ponto de ônibus e da varanda do salão comunitário da Vila São Geraldo.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_-_231-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_-_231-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária que seja colocado um redutor de velocidade na rua São Paulo próximo ao número 696, no Distrito de São José dos Lopes, pois, está acontecendo muitos acidentes com animais.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_-_232-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_-_232-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito que seja feita a retirada de um veículo abandonado a Rua Francisco Esteves de Paula no Distrito de Manejo.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_-_233-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_-_233-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito que seja colocada placas de sinalização na rua Nilo Delgado e Praça Tiago Delgado no Distrito de Manejo.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_-_234-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_-_234-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito que feita a pintura dos redutores de velocidades do Distrito de Manejo</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_-_235_-_sec_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_-_235_-_sec_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria de Obras, Meio Ambiente, Agricultura e Pecuária que seja realizada a manutenção da estrada no Distrito de Manejo e nas divisas com Tabuado, Caeté, Vila Vitoriana.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_-_236_-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_-_236_-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>vem INDICAR ao Setor de Trânsito que seja colocada Pacas de indicação de nome de rua no Distrito de Manejo.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_-_237_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_-_237_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR A Secretaria Municipal de Obras, Agricultura, Meio Ambiente e Pecuária que realize a Manutenção da Rua Clemente Armando Moreira, próximo ao número 567, fazendo a retirada do excesso de terra que encontra se espalhada.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_-_238_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_-_238_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR A Secretaria Municipal de Obras, Agricultura, Meio Ambiente e Pecuária que realize a Manutenção da Rua Lava Pés próximo ao número 39, pois, a rua é muito estreita colocando a vida das pessoas em risco de acidentes.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2282/indicacao_-_239_-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2282/indicacao_-_239_-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito de seja colocada Placa de indicação “Proibido Amarrar animais” no canteiro central e Praças do Distrito de Manejo.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2283/indicacao_-_240_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2283/indicacao_-_240_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária que seja construído bueiro na Rua Waldemar Delgado em frente ao número 797.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2284/indicacao_-_241_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2284/indicacao_-_241_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária que seja realizada a manutenção dos espaços de acomodação de tambores de lixo no Distrito de Manejo</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_-_242_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_-_242_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária que seja realizada a construção de espaços de acomodação de tambores de lixo na rua Antônio Duque Filho.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_-_243_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_-_243_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária que seja realizada a coleta de lixo semanalmente na comunidade de Rancharia e não a cada quinze dias conforme vem ocorrendo.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_-_244_-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_-_244_-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>INDICAR ao Setor de Trânsito que seja providenciadas vagas de estacionamento para pessoas com deficiência e idosas com as referidas sinalizações</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_-_245_-_gabinete_da_prefeita.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_-_245_-_gabinete_da_prefeita.doc</t>
   </si>
   <si>
     <t>INDICAR ao Gabinete da Prefeita que solicite ao setor responsável para seja realizada a extensão do ponto de ônibus situado à Rua Vieira Pinto - Centro.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2289/indicacao_-_246-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2289/indicacao_-_246-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR à Secretaria Municipal de Obras, Agricultura, Meio Ambiente e Pecuária que realize a manutenção/troca dos latões de lixo na Rua Waldemar Campos Delgado próximo ao nº 161, distrito de Manejo.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_-_247-_sec_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_-_247-_sec_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício ao Ilmo. Sr. Secretário Municipal de obras, Agricultura, Meio Ambiente e Pecuária para que seja feito o reparo em um buraco na rua das Margaridas próximo ao nº 240.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2292/indicacao_-_248_-_sec_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2292/indicacao_-_248_-_sec_de_obras.doc</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício ao Ilmo. Sr. Secretário Municipal de obras, Agricultura, Pecuária e Meio Ambiente para que seja recolocado os latões para coleta de lixo na esquina da rua Tiradentes com a rua Santos Dumont próximo ao nº 334.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2293/indicacao_-_249_-_sec_de_obras_manoel_delgado_da_silva.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2293/indicacao_-_249_-_sec_de_obras_manoel_delgado_da_silva.doc</t>
   </si>
   <si>
     <t>INDICAR a Secretaria Municipal de Obras, Agricultura, Meio Ambiente e Pecuária para que seja colocada uma pequena grade de ferro na rua Manoel José Delgado da Silva nº 219 para acesso da moradora.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>MARCOS DELMON MASSARINO, DÓ DE IBITIPOCA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2294/indicacao_-_250-_sec_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2294/indicacao_-_250-_sec_de_obras.doc</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2299/20250903154508190.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2299/20250903154508190.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, diante das atribuições e direitos que lhe são conferidos através da Lei Orgânica e do Regimento Interno desta Casa Legislativa, com fundamento no inc. I do art. 171 e inc. I do art. 188, ambos do NRICM e inc. I do § 1º do art. 97 da LOM, vem INDICAR, respeitosamente a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, a manutenção dos bancos localizados no calçadão, em frente ao Banco do Brasil. Eles estão danificados e sem apoio no chão, o que pode comprometer a segurança dos cidadãos.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2300/20250903155100720.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2300/20250903155100720.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve a presente, vêm, respeitosamente, INDICAR à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que providencie o patrolamento das seguintes vias rurais: estrada que dá acesso às localidades de Ponte Nove e Caeté; estrada que liga a localidade de Canoas ao Laticínio do Marcelo; e a estrada que interliga os terrenos do Sr. Felício ao Distrito de Manejo.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2301/20250903160008409.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2301/20250903160008409.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, diante das atribuições e direitos que lhe são conferidos através da Lei Orgânica e do Regimento Interno desta Casa Legislativa, com fundamento no inc. I do art. 171 e inc. I do art. 188, ambos do NRICM e inc. I do § 1º do art. 97 da LOM, vem INDICAR, respeitosamente ao Gabinete da Prefeita que determine ao setor responsável a limpeza e aprofundamento do leito do córrego que passa paralelo a Rua Sete de Setembro, no bairro centro.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2302/20250903163048820.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2302/20250903163048820.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, diante das atribuições e direitos que lhe são conferidos através da Lei Orgânica e do Regimento Interno desta Casa Legislativa vem INDICAR que seja encaminhado ofício a Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, com cópia ao Setor Municipal de Trânsito, para que seja colocada faixas para estacionamento de motos em todo município.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2304/255.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2304/255.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente, INDICAR que seja encaminhado ofício à Exma. Sra. Prefeita Municipal Elenice Pereira Delgado Santelli, para que determine ao setor competente a instalação de latões de lixo na Rua Olaria, no Bairro Cruzeiro, em pontos onde ainda não há recipientes disponíveis.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2303/20250903163709829.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2303/20250903163709829.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, diante das atribuições e direitos que lhe são conferidos através da Lei Orgânica e do Regimento Interno desta Casa Legislativa vem INDICAR que seja encaminhado ofício a Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, com cópia ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Sr. Darllan Deyves Pereira Lage, para que se estude a possibilidade de realização de calçamento na estrada que dá acesso a Igreja Nossa Senhora de Lourdes na Comunidade de Pirapetinga.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2305/20250903164315331.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2305/20250903164315331.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente, INDICAR que seja encaminhado ofício à Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, com cópia ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Darllan Deyves Pereira Lage, solicitando a instalação de grades de proteção no córrego situado nas proximidades do Posto de Saúde Euclides Xavier Teixeira - EXT.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2306/20250903164829057.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2306/20250903164829057.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente, INDICAR que seja encaminhado ofício ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Darllan Deyves Pereira Lage, solicitando a realização de serviços de patrolamento e conservação da estrada “Passa Tempo”, que liga a BR-267 à localidade de Cachoeira de São Bento.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2307/20250903164829057.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2307/20250903164829057.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente, INDICAR a Secretária Municipal de Educação, Maria Cristina Mautone Alves Vargas, que analise a possibilidade de se criar nas escolas do Município, um programa voltado para o Empreendedorismo.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2308/20250903165426665.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2308/20250903165426665.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente, INDICAR que seja encaminhado ofício à Exma. Sra. Prefeita Municipal Elenice Pereira Delgado Santelli, para que determine ao setor competente a realização da roçada da área da antiga torre, localizada na Praça Tiago Delgado, bem como a retirada das torres desativadas que permanecem no local.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2309/20250903165735700.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2309/20250903165735700.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente, INDICAR que seja encaminhado ofício à Exma. Sra. Prefeita Municipal Elenice Pereira Delgado Santelli, para que determine ao setor competente a realização de serviços de manutenção das estradas de acesso aos distritos de Manejo e Orvalho, bem como às localidades de Caeté e da divisa com Taboado.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2310/20250903170227859.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2310/20250903170227859.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente, INDICAR que seja encaminhado ofício à Exma. Sra. Prefeita Municipal Elenice Pereira Delgado Santelli, para que determine ao setor competente a retirada da torre localizada na Rua Francisco Cesano, na comunidade de Vila São Geraldo, a qual se encontra aparentemente desativada.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2311/263.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2311/263.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente, INDICAR que seja encaminhado ofício à Exma. Sra. Prefeita Municipal Elenice Pereira Delgado Santelli, para que determine ao setor competente a instalação de uma “Casinha de Lixo” na Comunidade de Laranjeiras, visto que o local ainda não foi contemplado.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>BUIU O PEIXE, JOSIMAR CAMPOS, JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2314/264._juninho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2314/264._juninho.doc</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente, INDICAR que seja encaminhado ofício à Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, solicitando a pavimentação das ruas José Libinides, Ana Maria Mota e 13 de Maio, no Bairro Três Porteiras, bem como a instalação de bueiros para a captação de águas pluviais no referido bairro.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2319/265._indicacao_no_265_marcos_delmon.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2319/265._indicacao_no_265_marcos_delmon.doc</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício a Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, com cópia ao Setor de  Trânsito, para que seja colocada faixas (placas), para estacionamento preferencias (idosos, deficientes e autistas) na Praça Nominato de Paiva Duque em frente ao jardim da igreja.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2322/266._indicacao_no_266_fabio_da_rocadeira.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2322/266._indicacao_no_266_fabio_da_rocadeira.doc</t>
   </si>
   <si>
     <t>INDICAR  a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, aos cuidados do Secretário, Srº Darllan Deyves Pereira Lage, a construção de “casinha de lixo”  e a instalação de mais latões na Rua Arlindo Agenor de Paula, no bairro Três Porteiras.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2323/267._indicacao_no_267_antonio_eduardo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2323/267._indicacao_no_267_antonio_eduardo.doc</t>
   </si>
   <si>
     <t>INDICAR  a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, aos cuidados do Secretário, Srº Darllan Deyves Pereira Lage, para que realize a manutenção do "guarda-corpo" da ponte localizada na Rua Joaquim Otaviano, no bairro Barreira.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2324/268._indicacao_no_268_antonio_eduardo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2324/268._indicacao_no_268_antonio_eduardo.doc</t>
   </si>
   <si>
     <t>INDICAR que seja encaminhado ofício a Exma. Sra. Prefeita Elenice Pereira Delgado Santelli, com cópia ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Sr. Darllan Deyves Pereira Lage, para que se estude a possibilidade de realização de calçamento da Rua Arlindo Agenor de Paula, no bairro Três Porteiras.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2329/09_-2025_-_n269_-_indicacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2329/09_-2025_-_n269_-_indicacao.doc</t>
   </si>
   <si>
     <t>INDICA ao Senhor Darllan Deyves Pereira Lage, Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, solicitar a tomada de providências para corrigir as condições inadequadas da calha do Posto de Saúde do Distrito de Orvalho, atendendo assim às demandas da referida comunidade deste município.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2330/09_-2025_-_n270_-_indicacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2330/09_-2025_-_n270_-_indicacao.doc</t>
   </si>
   <si>
     <t>INDICA ao Senhor Darllan Deyves Pereira Lage, Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, solicitar a tomada de providências para corrigir as condições inadequadas das pilastras do Posto de Saúde do Distrito de Orvalho, atendendo assim às demandas da referida comunidade deste município.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2331/09_-2025_-_n271_-_indicacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2331/09_-2025_-_n271_-_indicacao.doc</t>
   </si>
   <si>
     <t>INDICA ao Senhor Darllan Deyves Pereira Lage, Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, solicitar a tomada de providências para corrigir as condições inadequadas do calçamento da Rua Maria Elizandra no Distrito de Orvalho, atendendo assim às demandas da referida comunidade deste município.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2333/09_-2025_-_n272_-_indicacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2333/09_-2025_-_n272_-_indicacao.doc</t>
   </si>
   <si>
     <t>INDICA ao Senhor Darllan Deyves Pereira Lage, Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, solicitar a tomada de providências para instalação de guarda corpos para a Rua Apolo 11 na bifurcação sem saída, no bairro Centro.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2342/09_-2025_-_n273_-_indicacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2342/09_-2025_-_n273_-_indicacao.docx</t>
   </si>
   <si>
     <t>INDICA ao Senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências para a limpeza urbana, capina e o recolhimento do mato no bairro Piúna.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>DÓ DE IBITIPOCA, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2343/09_-2025_-_n274_-_indicacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2343/09_-2025_-_n274_-_indicacao.docx</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli e ao Senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências para a manutenção das ruas da localidade do bairro Afonso Pena, como as ruas Odilon Januário, Belo Horizonte, entre outras.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2344/09_-2025_-_n275_-_indicacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2344/09_-2025_-_n275_-_indicacao.docx</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli e ao Senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, para que seja espalhado o cascalho na estrada rural da região da Fazenda da Lage, no acesso à Fazenda da Serra, nas proximidades da serra do Zé Carrinho.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/09_-2025_-_n276_-_indicacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/09_-2025_-_n276_-_indicacao.docx</t>
   </si>
   <si>
     <t>INDICA ao Senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências para a manutenção do ponto de ônibus, localizado no distrito de Conceição de Ibitipoca, na rua principal, na proximidade do Posto Policial.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2348/09_-2025_-_n277_-_indicacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2348/09_-2025_-_n277_-_indicacao.docx</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, que destine ao setor competente a tomada de providências necessárias para a instalação de iluminação no cemitério do distrito de Conceição de Ibitipoca.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2349/09_-2025_-_n278_-_indicacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2349/09_-2025_-_n278_-_indicacao.doc</t>
   </si>
   <si>
     <t>INDICA ao Senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, solicitar a tomada de providências para a retirada das carcaças de automóveis abandonadas, localizadas na subida da Igreja, próximo à Praça Tiago Delgado, no distrito do Manejo.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2350/09_-2025_-_n279_-_indicacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2350/09_-2025_-_n279_-_indicacao.doc</t>
   </si>
   <si>
     <t>INDICA ao Senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, solicitar a tomada de providências para realizar a manutenção da bueira, localizada na Rua João Correia de Almeida, em frente ao número 12, no distrito de Manejo. Segue foto em anexo.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/09_-2025_-_n280_-_indicacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/09_-2025_-_n280_-_indicacao.doc</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, por meio do Gabinete da Prefeita, a realização de serviços de calçamento da Rua Odilo Januário, situada no bairro Afonso Pena. _x000D_
 Anexo a esta indicação, seguem fotografias do endereço mencionado, com o intuito de subsidiar melhor análise por parte do Poder Executivo.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/09_-2025_-_n281_-_indicacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/09_-2025_-_n281_-_indicacao.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Raphael Verissimo da Silva Nepomuceno, Secretário Municipal de Saúde, a implantação de um sistema de teleconsultas para especialidades de difícil contratação para atendimento presencial, por exemplo, neurologista e neuropediatra. Haja vista a grande demanda de encaminhamentos para estes profissionais.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2362/09_-2025_-_n282_-_indicacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2362/09_-2025_-_n282_-_indicacao.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja construído um redutor de velocidade (quebra-mola) na Rua Alfredo Catão, nas proximidades da Clínica ABBAC.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2364/09_-2025_-_n283_-_indicacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2364/09_-2025_-_n283_-_indicacao.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizada a limpeza do córrego localizado na Rua Rosaura Moreira Tavares, no bairro Batatal, nas proximidades do número 50.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2369/10_-2025_-_n284_-_indicacao_-_josimar.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2369/10_-2025_-_n284_-_indicacao_-_josimar.docx</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação deste colendo plenário seja enviado um ofício ao senhor Lucas Afonso Vargas de Paula, Supervisor de Transporte e Trânsito para que seja analisada a possibilidade de colocada de redutor de velocidade na Avenida Centenário, próximo ao Cartório de Registros e/ou da oficina mecânica.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2371/10_-2025_-_n285_-_indicacao_-_josimar.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2371/10_-2025_-_n285_-_indicacao_-_josimar.docx</t>
   </si>
   <si>
     <t>INDICAR que após oitiva e aprovação deste colendo plenário seja enviado um ofício ao senhor Lucas Afonso Vargas de Paula, Supervisor de Transporte e Trânsito, para que seja analisada a possibilidade de mudança das faixas de pedestres que se encontram em esquinas de cruzamento entre vias no centro urbano do município.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2372/10_-2025_-_n286_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2372/10_-2025_-_n286_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, por meio do Gabinete da Prefeita, que seja incluída no orçamento municipal de 2026 a previsão de recursos para a reforma da passarela que interliga o bairro Cruzeiro com bairro Santo Antônio._x000D_
 Segue em anexo as fotografias do local para melhor apreciar as condições atuais e providencias futuras.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/10_-2025_-_n287_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/10_-2025_-_n287_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Raphael Verissimo da Silva Nepomuceno, Secretário Municipal de Saúde, que seja tomado providências quanto às péssimas condições do Posto de Saúde da Família (PSF), localizado na comunidade rural de Capoeira Grande._x000D_
 O referido PSF encontra-se com acúmulo de excrementos de pássaros, o que vem comprometendo os atendimentos médicos, bem como a renovação das receitas de medicamentos para os moradores da localidade._x000D_
 Anexam-se fotografias do local, com o intuito de facilitar a avaliação das condições atuais e auxiliar na adoção de providências necessárias</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/10_-2025_-_n288_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/10_-2025_-_n288_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências quanto à realização de serviços de patrolamento na estrada da Pedra do Urubu, que liga à comunidade de São Domingos da Bocainas._x000D_
 Anexam-se fotografias do local, com o intuito de facilitar a avaliação das condições atuais e auxiliar na adoção de providências necessárias</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2375/10-2025_-_n289_-_indicacao_-_antonio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2375/10-2025_-_n289_-_indicacao_-_antonio.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, que seja providenciada a ligação da iluminação pública nas proximidades do número 14 da Rua Vereador Altamiro Pacheco, no bairro Batatal.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2376/10_-2025_-_n290_-_indicacao_-_sandra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2376/10_-2025_-_n290_-_indicacao_-_sandra.doc</t>
   </si>
   <si>
     <t>IINDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências quanto à realização de serviços de limpeza do leito do Rio do Peixe, ao longo da Rua Estevão Cândido, no bairro Apagão, dando maior ênfase nas proximidades do número 679.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2377/10_-2025_-_n291_-_indicacao_-_sandra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2377/10_-2025_-_n291_-_indicacao_-_sandra.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências quanto à realização de serviços de patrolamento na estrada que interliga a Várzea do Brumado à localidade de Palmital, bem como a limpeza da vegetação que está avançando sobre a via.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>PROFESSOR THIAGO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/10_-2025_-_n292_-_indicacao_-_tiago_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/10_-2025_-_n292_-_indicacao_-_tiago_e_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências quanto à realização de serviços de limpeza nos córregos localizados na Vila Afonso Pena e na Rua Antônio Duque Filho, conhecida popularmente como Rua do Capim.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/10_-2025_-_n293_-_indicacao_-_marcos_e_juninho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/10_-2025_-_n293_-_indicacao_-_marcos_e_juninho.doc</t>
   </si>
   <si>
     <t>INDICAR a senhora Rosimery Lacerda Furtado de Paula, Fiscal de Trânsito, que seja providenciado o uso de cones e uma corrente de plástico para serem posicionados na Praça da Vila Cruzeiro, nas proximidades da Rua Senador Milton Campos, no bairro Cruzeiro.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/10-2025_-_n294_-_indicacao_-_antonio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/10-2025_-_n294_-_indicacao_-_antonio.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências para a instalação de guard rail (barreira de proteção metálica), na Estrada de Conceição de Ibitipoca, antes da ponte, na localidade do Salto.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/10_-2025_-_n295_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/10_-2025_-_n295_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, por meio do Gabinete da Prefeita, a realização do calçamento do viradouro localizado no final da Rua Quinze de Novembro, no bairro Afonso Pena._x000D_
 Anexa-se fotografia do local, com o intuito de facilitar a avaliação das condições atuais e auxiliar na adoção de providências necessárias.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, DÓ DE IBITIPOCA, GELINHO DU MANEJO, JOSIMAR CAMPOS, MARCOS DELMON MASSARINO, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/10_-2025_-_n296_-_indicacao_-_varios_vereadores.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/10_-2025_-_n296_-_indicacao_-_varios_vereadores.docx</t>
   </si>
   <si>
     <t>Excelentíssima Prefeita Elenice Pereira Delgado Santelli que seja encaminhada aos setores competentes as seguintes intervenções no bairro Afonso Pena: 1. Extensão da rede elétrica na Rua Maria Piau; 2.	Construção de “casinhas” de proteção de latões de lixo; 3. Construção de arquibancadas na quadra esportiva do bairro; 4. Limpeza do córrego, utilizando retroescavadeira; 5.	Ampliação dos dias de atendimento médico, passando a ocorrer mais uma vez por semana, além da qual já ocorre; 6. Instalação de bebedouro de água para uso dos pacientes que recebem atendimento médico na sede da Associação de Moradores; 7. Retirada de poste inutilizado próximo à galeria de acesso ao bairro;  8. Manutenção do calçamento da Rua Belo Horizonte; 9. Instalação de bancos nas proximidades do ponto de ônibus, junto à ponte; 10. Que seja realizado uma análise pela Defesa Civil e mudança de quebra-molas na Rua Presidente Kenedy, visto que o mesmo está danificando a estrutura da da residência do número 171.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/10_-2025_-_n297_-_indicacao_-_sandra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/10_-2025_-_n297_-_indicacao_-_sandra.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Anderson Luiz Vieira de Miranda, Interventor da Santa Casa de Misericórdia de Lima Duarte, que sejam tomadas providências quanto à realização de manutenção na entrada principal da instituição, bem como o jardim localizado na área externa._x000D_
 Anexam-se fotografias do local com o objetivo de facilitar a avaliação das condições atuais e auxiliar na adoção de providências necessárias.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/10_-2025_-_n298_-_indicacao_-_marcos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/10_-2025_-_n298_-_indicacao_-_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências para a realização de limpeza urbana na Avenida do Contorno, nas proximidades do 236 a 238, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2399/10_-2025_-_n299_-_indicacao_-_josimar_e_fabinho.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2399/10_-2025_-_n299_-_indicacao_-_josimar_e_fabinho.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizado a análise da possibilidade de se implantar ao menos duas novas “casinhas” de latões de lixo no Distrito de São José dos Lopes e no Povoado de Laranjeiras.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/10_-2025_-_n300_-_indicacao_-_josimar_e_fabinho.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/10_-2025_-_n300_-_indicacao_-_josimar_e_fabinho.docx</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, que seja analisada a possibilidade de implantação dos seguintes itens na nova praça (estação), na Paradinha:_x000D_
 _x000D_
 •	Instalação de banheiro Público;_x000D_
 •	Instalação de corrimão ou grade de proteção, evitando queda no local denominado “estação”.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/10_-2025_-_n301_-_indicacao_-_marcos_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/10_-2025_-_n301_-_indicacao_-_marcos_e_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, e que seja endereçado uma cópia à senhora Rosimery Lacerda Furtado de Paula, Fiscal de Trânsito, para que analisada a viabilidade de instalação de sinalização nas pontes que dão acesso aos bairros Santo Antônio e Poço da Pedra, com o objetivo de orientar os motoristas a darem preferência aos ciclistas que estiverem trafegando por essas vias.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2412/10_-2025_-_n302_-_indicacao_-_marcos_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2412/10_-2025_-_n302_-_indicacao_-_marcos_e_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, e que seja endereçado uma cópia ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizada a limpeza no final da Rua José Paulino de Oliveira.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/10-2025_-_n303_-_indicacao_-_antonio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/10-2025_-_n303_-_indicacao_-_antonio.doc</t>
   </si>
   <si>
     <t>INDICAR à senhora Erica Cristiane da Silva Marcos, Supervisora de Limpeza Urbana, que sejam tomadas providências para a realização limpeza e retirada do lixo que se encontra na Rua Cel. José Vergílio, nas proximidades da Delegacia da Polícia Civil do Estado de Minas Gerais</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/10_-2025_-_n304_-_indicacao_-_marcos_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/10_-2025_-_n304_-_indicacao_-_marcos_e_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências para a adoção de medidas que possibilitem o escoamento adequado da água pluvial que se acumula durante o período das chuvas no trecho rural de Cachoeira de São Bento, nas proximidades do Ponto do Leandro.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/10_-2025_-_n305_-_indicacao_-_juninho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/10_-2025_-_n305_-_indicacao_-_juninho.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, que sejam tomadas providências para a instalação de luminárias em dois postes situados na chegada do Distrito de São Domingos da Bocaina, nas proximidades da capela e do consultório odontológico.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2408/10_-2025_-_n306_-_indicacao_-_marcos_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2408/10_-2025_-_n306_-_indicacao_-_marcos_e_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, e que seja encaminhado uma cópia ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, para que sejam realizadas a limpeza urbana e a capina, bem como o recolhimento do entulho e resto de materiais, localizado na Rua José da Cunha Moreira entre os números 151 a 185, no Bairro Afonso Pena.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2409/10_-2025_-_n307_-_indicacao_-_marcos_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2409/10_-2025_-_n307_-_indicacao_-_marcos_e_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, e que seja encaminhado uma cópia ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, para que sejam realizados serviços de manutenção das tampas de bueiro localizadas na Rua Geraldo Magela, nas proximidades do número 38. _x000D_
 Anexa-se uma fotografia do local, a fim de possibilitar melhor avaliação da situação.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/10_-2025_-_n308_-_indicacao_-_marcos_e_zeze_1.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/10_-2025_-_n308_-_indicacao_-_marcos_e_zeze_1.doc</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, e que seja encaminhado uma cópia ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, para que sejam realizados os serviços de manutenção da calçada da Rua Viera Pinto, nº 229, em frente ao Edifício Varandas.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2418/11-2025_-_n309_-_indicacao_-_antonio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2418/11-2025_-_n309_-_indicacao_-_antonio.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam tomadas providências quanto à realização de serviços de limpeza no córrego localizado no bairro Barulho.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2419/11-2025_-_n310_-_indicacao_-_antonio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2419/11-2025_-_n310_-_indicacao_-_antonio.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Allisson Vilela Paula, Secretário de Administração, Cultura, Turismo, Esporte e Lazer, que seja providenciada a instalação de iluminação pública na localidade rural de Capoeirão.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2417/11_-2025_-_n311_-_indicacao_-_fabinho.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2417/11_-2025_-_n311_-_indicacao_-_fabinho.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Allison Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, que sejam tomadas as medidas cabíveis para a instalação de postes, bem como a extensão da rede elétrica e a instalação de iluminação pública nas proximidades do número 21, na localidade rural de Rosa Gomes.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2420/11_-2025_-_n312_-_indicacao_-_marcos_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2420/11_-2025_-_n312_-_indicacao_-_marcos_e_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que encaminhe o presente o pedido aos setores competentes, com a finalidade de realizar o recolhimento do lixo acumulado, bem como a capina e a limpeza do mato._x000D_
 Solicita-se, ainda, a construção de uma “casinha” e a instalação de mais um latão de lixo. Todos os trabalhos são destinados para a Rua Antônio Márciano, nas proximidades do nº 132, no bairro Piúna.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2423/n313_-_11-2025_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2423/n313_-_11-2025_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja providenciada a manutenção nas estradas vicinais da comunidade de Chácara, na localidade rural de Laranjeiras, bem como na estrada que liga a comunidade de São José dos Lopes à estrada da Vargem do Brumado, no cruzamento da região de Capoeirão.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2424/n314_-_11-2025_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2424/n314_-_11-2025_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja providenciada a construção de uma canaleta para canalização da água proveniente do dreno existente na Rua Jacinto Onório, nas proximidades do número 123.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2425/n315_-_11-2025_-_indicacao_-_sandra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2425/n315_-_11-2025_-_indicacao_-_sandra.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja providenciada a manutenção da ponte localizada no Sítio das Capoeiras, na localidade Rural de São Domingos da Bocaina.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2426/n316_-_11-2025_-_indicacao_-_sandra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2426/n316_-_11-2025_-_indicacao_-_sandra.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja providenciada a manutenção e adequação do mata-burro localizado no Alto da Bocaina, no Distrito de Conceição de Ibitipoca, tendo em vista que o mesmo encontra-se muito estreito para o trânsito de veículos pela estrada.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/n317_-_11-2025_-_indicacao_-_fabinho.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/n317_-_11-2025_-_indicacao_-_fabinho.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que encaminhe para o setor competente, que seja encaminhe ao setor competente a providência de pintura de uma faixa de pedestre próxima à entrada da empresa Vigor Alimentos, localizada na Rua Olímpio O. Paula.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/n318_-_11-2025_-_indicacao_-_fabinho.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/n318_-_11-2025_-_indicacao_-_fabinho.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizado os seguintes serviços na Capela Mortuária de São Domingos da Bocaina: _x000D_
 _x000D_
 1.	 Manutenção na Capela Mortuária de São Domingos da Bocaina; _x000D_
 2.	Realizar calçamento da via em frente a capela;_x000D_
 3.	Extensão da rede elétrica.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2432/n319_-_11-2025_-_indicacao_-_fabinho.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2432/n319_-_11-2025_-_indicacao_-_fabinho.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, que seja providenciada a instalação de câmeras de segurança em frente ao Supermercado Ramos, localizado na Rua Padre Pedro Nogueira, no bairro Cruzeiro.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/n320_-_11-2025_-_indicacao_-_marcos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/n320_-_11-2025_-_indicacao_-_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizado um serviço de finalização dos reparos no passeio da Rua Caroline de Almeida Pires, nas proximidades do número 55, no Distrito de Orvalho.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, FABIO DA ROÇADEIRA, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/n321_-_11-2025_-_indicacao_-_fabinho_josimar_e_antonio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/n321_-_11-2025_-_indicacao_-_fabinho_josimar_e_antonio.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que após oitiva e aprovação do plenário seja enviado ofício solicitando as seguintes melhorias nas ruas do bairro Recanto Alegre: _x000D_
 _x000D_
 1.	Capina e limpeza de todas as ruas do bairro;_x000D_
 2.	Instalação de redutores de velocidade em locais estratégicos.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/n322_-_11-2025_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/n322_-_11-2025_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR à excelentíssima senhora Prefeita Elenice Pereira Delgado Santelli, que seja realizada a construção e instalação de três casinhas para depósito de lixo nas seguintes localidades:_x000D_
 _x000D_
 1. Avenida Centenário, logo após a Oficina do Carlinho;_x000D_
 _x000D_
 2. Rua Francisco Valadares, parte de baixo, no Bairro Barulho;_x000D_
 _x000D_
 3. Bairro Batatal, na Rua Rosaura Moreira Tavares, nº 47E, próximo ao viradouro.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/n323_-_11-2025_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/n323_-_11-2025_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja providenciada a realização de serviços de capina e limpeza das seguintes vias e espaços públicos:_x000D_
 _x000D_
 •	Bairro Três Porteiras em todas as ruas do bairro;_x000D_
 _x000D_
 •	Bairro Barulho nas vias principais conforme solicitação de moradores;_x000D_
 _x000D_
 No Bairro Batatal:_x000D_
 _x000D_
 •	Rua Rosaura Moreira Tavares;_x000D_
 _x000D_
 •	Rua Vereador Altamir Pacheco;_x000D_
 _x000D_
 •	Conjunto Habitacional Paulo dos Reis Modesto;_x000D_
 _x000D_
 •	Rua Jesus Moreira;_x000D_
 _x000D_
 •	Roçada em frente ao Posto de Saúde da Comunidade.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2449/n324_-_11-2025_-_indicacao_-_marcos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2449/n324_-_11-2025_-_indicacao_-_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizado um serviço capina e limpeza, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2450/n325_-_11-2025_-_indicacao_-_marcos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2450/n325_-_11-2025_-_indicacao_-_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizada a instalação de, no mínimo, dois redutores de velocidade (quebra-molas) na Rua Padre Pedro Nogueira, em pontos estratégicos da referida via.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2451/n326_-_11-2025_-_indicacao_-_marcos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2451/n326_-_11-2025_-_indicacao_-_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR à excelentíssima senhora Prefeita Elenice Pereira Delgado Santelli, que seja realizada a construção e instalação de uma “casinha” para depósito de lixo, nas proximidades da propriedade do cidadão, conhecido popularmente como senhor Teteco, no Distrito de São José dos Lopes.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/n327_-_11-2025_-_indicacao_-_antonio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/n327_-_11-2025_-_indicacao_-_antonio.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, com cópia para o senhor Allison Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, que seja realizado a limpeza do leito do rio, no trecho da ponte da localidade de Várzea do Brumado, nas proximidades da saibreira da região.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2461/n328_-_11-2025_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2461/n328_-_11-2025_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, que seja realizada a construção de uma quadra de futebol de areia às margens do Lago Municipal de Lima Duarte.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2462/n329_-_11-2025_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2462/n329_-_11-2025_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizada com urgência a roçada e o recolhimento dos restos de troncos de palmeira e folhas secas acumulados na Travessa Osmar de Oliveira Paiva, no alto da Igreja Matriz.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/n330_-_12-2025_-_indicacao_-_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/n330_-_12-2025_-_indicacao_-_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja providenciado serviços de roçadas no morro localizado na Rua Antônio Duque Filho.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/n331_-_12-2025_-_indicacao_-_marcos_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/n331_-_12-2025_-_indicacao_-_marcos_e_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja feita a manutenção do asfalto no cruzamento entre a Rua Padre Pedro Nogueira com a Clemente Armando Moreira, um vez que neste local há um buraco no referido local.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/n332_-_12-2025_-_indicacao_-_marcos_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/n332_-_12-2025_-_indicacao_-_marcos_e_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizado serviços de asfaltamento ao longo da Rua Domingos Joana D’Avila.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/n333_-_12-2025_-_indicacao_-_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/n333_-_12-2025_-_indicacao_-_zeze.doc</t>
   </si>
   <si>
     <t>INDICAR à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, por meio do Gabinete da Prefeita, que seja designado para os setores competentes que identifiquem o proprietário da residência situada na esquina entre a Rua Antônio Carlos e a Rua Padre Manoel Rodrigues da Costa, a fim de que seja devidamente notificado para realizar a limpeza e o recolhimento do lixo acumulado em seu jardim.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/n334_-_12-2025_-_indicacao_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/n334_-_12-2025_-_indicacao_-_buiu.docx</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizada limpeza e manutenção da área da igreja localizada no Bairro Afonso Pena, na Comunidade de São Sebastião, bem como das ruas no entorno da igreja, em virtude da realização da tradicional festividade religiosa que ocorrerá nos dias 17, 18, 19 e 20 de janeiro de 2026.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/n335_-_12-2025_-_indicacao_-_juninho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/n335_-_12-2025_-_indicacao_-_juninho.doc</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, seja providenciada a manutenção do bueiro, conhecido popularmente como “boca de lobo”, localizado no endereço Rua 15 de Novembro, nas proximidades do número 314, no bairro Afonso Pena.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/01._mocao_de_aplausos_-_homenagem_brigadistas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/01._mocao_de_aplausos_-_homenagem_brigadistas.doc</t>
   </si>
   <si>
     <t>respeitosamente a Mesa Diretora da Câmara Municipal de Lima Duarte que faça MOÇÃO DE APLAUSOS aos Brigadistas: de Conceição de Ibitipoca_x000D_
 1 - Marciano Júnior dos Santos_x000D_
 2- João Vitor Inocêncio dos Santos_x000D_
 3- Lucas Valle Ferreira_x000D_
 4 - Daniel Duarte_x000D_
 5- Cleide Aparecida Oliveira Ramos_x000D_
 6 - Stella de Lima Xandó Baptista _x000D_
 _x000D_
 Brigadistas de Lima Duarte_x000D_
 _x000D_
 1- Antônio Augusto do Nascimento_x000D_
 2- Claudio Antônio da Silva_x000D_
 3- Danilo Moreira Campos_x000D_
 4- Darcy Carvalho de Oliveira Junior _x000D_
 5- Fabiano Satyro da Silva_x000D_
 6- Helen Aparecida de Oliveira Campos_x000D_
 7- Jardel Cândido de Oliveira_x000D_
 8- Juliana Delgado Teixeira_x000D_
 9- Kalyan Pereira de Oliveira Silva _x000D_
 10- Lucia Helena Souza Dutra_x000D_
 11- Luis Antônio Martins_x000D_
 12- Matheus Emanuel Borges Oliveira _x000D_
 13- Renata Geissler Delgado _x000D_
 14- Renato de Paula Teixeira_x000D_
 15- Rute Maria Fonseca Oliveira_x000D_
 16- Clarice Nascimento Lantelme Silva</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2126/requerimento_-_76__-_mocao_de_apoio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2126/requerimento_-_76__-_mocao_de_apoio.doc</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretora que, após ouvido e aprovado pelo Plenário, envie ofício para o Congresso Nacional, por meio de seu Presidente, demonstrando apoio desta Casa Legislativa à anistia dos cidadãos acusados ou condenados por crimes políticos e conexos em decorrência das manifestações ocorridas no dia 8 de janeiro de 2023, na cidade de Brasília-DF.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>DÓ DE IBITIPOCA, FABIO DA ROÇADEIRA, JUNINHO MOURA, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2460/n03_-_11-2025_-_mocao_-_marcos_juninho_fabinho_e_donizete.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2460/n03_-_11-2025_-_mocao_-_marcos_juninho_fabinho_e_donizete.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à cidadã Elda Águida da Cunha, pelas razões abaixo apontadas, razão pela qual, devido a importância dada a referida cidadã, seja a mesma aprovada em Plenário. Se aprovada, solicito à Mesa Diretora o agendamento de uma Reunião Especial para sua entrega, a ser realizada ainda no ano corrente.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2467/n04_-_11-2025_-_mocao_-_marcos_juninho_fabinho_e_donizete.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2467/n04_-_11-2025_-_mocao_-_marcos_juninho_fabinho_e_donizete.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao cidadão Tales Antonio da Fonseca, pelas razões abaixo apontadas, razão pela qual, devido a importância dada ao referido cidadão, seja a mesma aprovada em Plenário. Se aprovada, solicito à Mesa Diretora o agendamento de uma Reunião Especial para sua entrega, a ser realizada ainda no ano corrente.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2468/n05_-_11-2025_-_mocao_-_josimar.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2468/n05_-_11-2025_-_mocao_-_josimar.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao cidadão Nicollas Antronielle Almeida Neves, pelas razões abaixo apontadas, razão pela qual, devido a importância dada ao referido cidadão, seja a mesma aprovada em Plenário. Se aprovada, solicito à Mesa Diretora o agendamento de uma Reunião Especial para sua entrega, a ser realizada ainda no ano corrente.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/03._decreto_legislativo_no_01-25_-_termo_de_permissao_de_uso_-_espaco_entorno_predio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/03._decreto_legislativo_no_01-25_-_termo_de_permissao_de_uso_-_espaco_entorno_predio.doc</t>
   </si>
   <si>
     <t>"Permite o uso de bem público, situado no perímetro urbano deste Município na forma que especifica".</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/03._pr_no_01-2025_-_altera_res._no_11-2024_-_frotas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/03._pr_no_01-2025_-_altera_res._no_11-2024_-_frotas.doc</t>
   </si>
   <si>
     <t>"Altera a Resolução nº 11/2024 ".</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/03._pr_no_02-2025_-_institui_uso_de_uniforme.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/03._pr_no_02-2025_-_institui_uso_de_uniforme.doc</t>
   </si>
   <si>
     <t>"Institui e regulamenta o uso de uniformes nas dependências da Câmara Municipal de Lima Duarte, MG".</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/00_pr_no_04-2025_-_regulamenta_uso_e_entrega_notebooks.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/00_pr_no_04-2025_-_regulamenta_uso_e_entrega_notebooks.doc</t>
   </si>
   <si>
     <t>"Concede e regulamenta a utilização de notebooks na Câmara Municipal de Lima Duarte, MG".</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/03._pr_no_04-2025_-_altera_res._no_05-2025_-_celulares.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/03._pr_no_04-2025_-_altera_res._no_05-2025_-_celulares.doc</t>
   </si>
   <si>
     <t>"Altera o Art. 4º da Resolução nº 05/2015".</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/03._pr_no_05-2025_-_regulamenta_diaria_para_vereadores.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/03._pr_no_05-2025_-_regulamenta_diaria_para_vereadores.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação, forma de concessão e fixação de valores de diárias a vereadores da Câmara Municipal de Lima Duarte, MG".</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/03._pr_no_06-2025_-_regulamentacao_licitacoes_-_dispensa_art._75_i_e_ii.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/03._pr_no_06-2025_-_regulamentacao_licitacoes_-_dispensa_art._75_i_e_ii.doc</t>
   </si>
   <si>
     <t>“Disciplina a aplicação das hipóteses de dispensa de licitação, em razão do valor, previstas no Art. 75, incisos I e II, da Lei Federal nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.”</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/03._pr_no_07-2025_-_regulamentacao_licitacoes_-_srp.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/03._pr_no_07-2025_-_regulamentacao_licitacoes_-_srp.doc</t>
   </si>
   <si>
     <t>“Regulamenta os procedimentos administrativos para adoção do sistema de registro de preços, nos termos da Lei nº 14.133, de 01 de abril de 2021, no âmbito do Poder Legislativo Municipal.”</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/02._pr_no_08-2025_-_politica_de_uso_de_midias_sociais.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/02._pr_no_08-2025_-_politica_de_uso_de_midias_sociais.doc</t>
   </si>
   <si>
     <t>"Disciplina a política de uso e convivência para as redes sociais da Câmara Municipal de Lima Duarte".</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/03._pr_no_09-2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/03._pr_no_09-2025.doc</t>
   </si>
   <si>
     <t>“Regulamenta os procedimentos administrativos para adoção do credenciamento, procedimento auxiliar das licitações e contratos, nos termos da Lei Federal nº 14.133/21, no âmbito do Poder Legislativo Municipal.”.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/03._pr_no_10-2025_-_altera_res._no_05-2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/03._pr_no_10-2025_-_altera_res._no_05-2025.doc</t>
   </si>
   <si>
     <t>Altera o inciso VI do Art. 2º da Resolução nº 05/2025".</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/pr_no_11-25_-_altera_ricm_numero_de_indicacoes_mensal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/pr_no_11-25_-_altera_ricm_numero_de_indicacoes_mensal.doc</t>
   </si>
   <si>
     <t>"Altera o Art. 189 da Resolução nº 01/2022".</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/03._pr_no_12-25_-_regulamenta_cameras_de_seguranca_e_revoga_resolucao_anterior.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/03._pr_no_12-25_-_regulamenta_cameras_de_seguranca_e_revoga_resolucao_anterior.doc</t>
   </si>
   <si>
     <t>“Autoriza a aquisição, instalação e manutenção de câmeras de segurança no entorno e dentro do prédio sede e do(s) imóvel(is) utilizados para manter setores administrativos da Câmara Municipal de Lima Duarte, MG.”</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>FABIO DA ROÇADEIRA, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2123/03._pr_no_13-2025_-_autoriza_assinar_convenio_com_bb.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2123/03._pr_no_13-2025_-_autoriza_assinar_convenio_com_bb.docx</t>
   </si>
   <si>
     <t>"Autoriza a Câmara Municipal de Lima Duarte, MG, celebrar convênio com a instituição financeira Banco do Brasil S.A."</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2164/20250514120422270.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2164/20250514120422270.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre aprovação das contas do Município de Lima Duarte, MG, referentes ao exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2316/projeto_de_resolucao_no_15_2025.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2316/projeto_de_resolucao_no_15_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre aprovação das contas do Município de Lima Duarte, MG, referentes ao exercício financeiro de 2021".</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2317/projeto_de_resolucao_no_16_2025.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2317/projeto_de_resolucao_no_16_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre aprovação das contas do Município de Lima Duarte, MG, referentes ao exercício financeiro de 2022".</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/pr_no_17-25_-_altera_ricm_-_prazo_para_levar_documentos_para_transmissao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/pr_no_17-25_-_altera_ricm_-_prazo_para_levar_documentos_para_transmissao.doc</t>
   </si>
   <si>
     <t>"Altera a Resolução nº 01/2022"</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/requerimento_1_-_secretaria_municipal_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/requerimento_1_-_secretaria_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>vem requerer que a Secretaria de Saúde informe sobre o mobiliário comprado para Unidade Básica de Saúde do Bairro Batatal, requeiro cópia das notas fiscais e qual o monte financeiro ainda resta. E como será   aplicado caso haja o restante do recurso da emenda impositiva.  E caso tenha executado o valor total que indique o local onde o recurso foi aplicado em sua totalidade.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/requerimento__2_-_revisao_tarifaria_-_demae_aris-mg_josimar.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/requerimento__2_-_revisao_tarifaria_-_demae_aris-mg_josimar.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao diretor geral do DEMAE com cópia para  o Diretor Geral da ARIS-ZM, Agência Reguladora Intermunicipal de Saneamento Básico da Zona da Mata de Minas Gerais, responsável pela regulação dos serviços de saneamento básico deste município para que conjuntamente informem o que se segue a respeito da Proposta de Revisão Tarifária Periódica dos serviços de abastecimento de água e esgotamento sanitário prestados pelo DEMAE do Município de Lima Duarte:</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>BUIU O PEIXE, FABIO DA ROÇADEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/requerimento_3_-_audiencia_publica_cemig.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/requerimento_3_-_audiencia_publica_cemig.doc</t>
   </si>
   <si>
     <t>vem requerer que seja realizada Audiência Pública com a Cemig. Onde solicito explicações sobre qual a previsão de término da subestação de energia de Lima Duarte.  Pois fomos informados que no ano de 2024 que a referida ficaria pronta no mês de dezembro do mesmo ano, o que no acorreu. E a falta continua de energia no município de Lima Duarte.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/requerimento_4_-_lorena.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/requerimento_4_-_lorena.doc</t>
   </si>
   <si>
     <t>vem requerer à Procuradora Geral do Município Dra. Lorena Lacerda Furtado de Paula, que preste esclarecimentos sobre o andamento e a situação de Regularização do loteamento da Vila Monteiro.  Uma vez que sabemos que há um TAC em andamento que só depende de o apoio da prefeitura para assinar e cumprir.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/requerimento_5-_perimetro_urbano_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/requerimento_5-_perimetro_urbano_manejo.doc</t>
   </si>
   <si>
     <t>Vem requerer à Procuradora Geral do Município Dra. Lorena Lacerda Furtado de Paula, que esclareça a situação do projeto de criação do Perímetro Urbano dos distritos de Manejo, Orvalho e Vila São Geraldo.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/requerimento_6_-licitacao_de_asfalto.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/requerimento_6_-licitacao_de_asfalto.doc</t>
   </si>
   <si>
     <t>Requerer ao Gabinete da Prefeita  que informe se existe algum Processo Vigente de Licitação ou de Contração de empresa para compra de asfalto para realizar operação tapa-buracos em todas as ruas da cidade e da Serra que dá acesso ao Distrito de Conceição de Ibitipoca e se há previsão de início do serviço de manutenção de recapeamento das ruas da cidade e da Serra de Ibitipoca</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>DÓ DE IBITIPOCA, FABIO DA ROÇADEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_-_7_-_mesa_diretora_-_donizete_envio_oficio_almg_retirada_projeto_de_lei.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_-_7_-_mesa_diretora_-_donizete_envio_oficio_almg_retirada_projeto_de_lei.doc</t>
   </si>
   <si>
     <t>REQUER à Mesa Diretora desta Casa Legislativa que, após ouvido o Plenário, envie ofício a Excelentíssima Senhora Deputada Estadual Chiara Biondini, do Partido PP, para que analise a possibilidade de retirar de pauta o Projeto de Lei nº 2782/2024, que “Dá denominação à Rodovia LMG-871, que liga o Município de Lima Duarte ao Distrito de Conceição do Ibitipoca.”, de sua autoria, satisfazendo o interesse dos cidadãos limaduartinos que residem no Distrito de Conceição de Ibitipoca e comunidades que margeiam a Rodovia LMG-871.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_8_-_ponto_digital_-_usina_de_reciclagem.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_8_-_ponto_digital_-_usina_de_reciclagem.doc</t>
   </si>
   <si>
     <t>Requerer  ao Departamento Pessoal da Prefeitura Municipal de Lima Duarte, que esclareça o motivo pelo qual relógio de ponto não se encontra naquele setor, sendo que Usina de triagem e compostagem é um local com vários funcionários e necessita que o Relógio de ponto esteja funcionando assim como em outros setores da Prefeitura. Requeiro ainda quantos relógios de ponto o município possui e quais os locais estão instalados e quantos estão funcionando atualmente. E como está sendo feito para pagar as horas extras dos funcionários</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_9-_envio_de_oficio_a_operadora_vivo_para_melhoria_no_sinal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_9-_envio_de_oficio_a_operadora_vivo_para_melhoria_no_sinal.doc</t>
   </si>
   <si>
     <t>REQUERER à Mesa Diretora da Câmara Municipal de Lima Duarte que seja encaminhado Ofício ao Responsável pela Operadora VIVO, solicitando reforço de sinal na área urbana de Lima Duarte e principalmente na área rural.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento__10-_secretaria_municipal_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento__10-_secretaria_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Secretário Municipal de Saúde para que o mesmo informe a essa Casa Legislativa se o município de Lima Duarte tem a previsão de efetuar o pagamento  Gratificação de Desempenho (GD) aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE) vinculada ao cumprimento de metas, com recursos do Incentivo Financeiro Adicional (IFA), recebida anualmente do Ministério da Saúde, nos termos da Portaria nº 1.350/GM/MS, de 24 de julho de 2002, Portaria GM/MS nº 2.436, de 22 setembro de 2017, Anexo XXII da Portaria de Consolidação nº 2, de 28 de setembro de 2017, do Ministério da Saúde, visando estimular os profissionais que trabalham nos programas estratégicos da Política Nacional de Atenção Básica e o fortalecimento de políticas afetas à atuação de Agentes Comunitários de Saúde e de Combate às Endemias.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/requerimento__11__buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/requerimento__11__buiu.doc</t>
   </si>
   <si>
     <t>REQUERER da Secretaria Municipal de obras Meio Ambiente, Agricultura e Pecuária que esclareça sobre a previsão de calçamento do morro da Cruz que liga a Várzea do Brumado. Solicito cópia das notas dos bloquetes que se encontra no local e dos meio fios. E qual a quantidade foi comprada para realizar o calçamento do local. E ainda que seja enviada cópia do Projeto que foi feito para realizar o calçamento.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_12_-_cronograma_e_acoes_de_calcamento_em_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_12_-_cronograma_e_acoes_de_calcamento_em_ibitipoca.doc</t>
   </si>
   <si>
     <t>vem Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Secretário Municipal de Obras para que o mesmo informe a essa Casa Legislativa se consta no cronograma e quais ações estão sendo adotadas com o objetivo de melhorar o calçamento das ruas do Distrito de Conceição de Ibitipoca.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento__13-_secretaria_municipal_de_educacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento__13-_secretaria_municipal_de_educacao.doc</t>
   </si>
   <si>
     <t>REQUERER da Secretaria Municipal de Educação, nesse ato representada pela Sr.ª.  Cristina Moutene. Onde requeiro a lista de presença do ano de 2024 e todos os alunos que frequentaram a Sala de Atendimento Educacional Especializando.  Requeiro ainda, cópia de todos os contratos de todos os profissionais que atuaram na sala no ano de 2024, a em que está sendo feito a busca desses alunos no Município. E quais escolas esses alunos estão matriculados e os profissionais lotados. Qual tipo de transporte foi ofertado para esses alunos.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento__14-_folha_de_pagamento_funcionarios_usina.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento__14-_folha_de_pagamento_funcionarios_usina.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Secretário Municipal de Meio Ambiente, com cópia ao Setor de Recursos Humanos, para que informem a essa Casa Legislativa o ponto e a relação de horas extras de todos os funcionários da Usina de Reciclagem e Triagem deste município, referente aos 3 (três) últimos meses.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento__15_-_repetidores_de_sinal_de_linha_telefonica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento__15_-_repetidores_de_sinal_de_linha_telefonica.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Secretário Municipal de Administração para que o mesmo informe a essa Casa Legislativa se existe a possibilidade orçamentária do município adquirir aparelhos repetidores de sinal de telefonia celular, a serem instalados de modo a atender as necessidades das comunidades rurais que não possuem cobertura de rede móvel, tais como: Souza do Rio Grande, Capoeira Grande, Laranjeiras, Rancharia, Capoeirão, Várzea do Brumado, Capoeirão,  Vila São Geraldo, Vila Vitoriana, Manejo, Pirapetinga, Caeté, dentre outros.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_16_-_secretaria_municipal_de_saude_-_informacoes_sobre_paciente.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_16_-_secretaria_municipal_de_saude_-_informacoes_sobre_paciente.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Secretário Municipal de Saúde para que o mesmo informe a essa Casa Legislativa, nos termos da Lei 2152/2023, qual a previsão de que o  cidadão, Alysson Antônio de Oliveira Uebe seja contemplado com o acompanhamento dos seguintes profissionais de saúde: Fonoaudiologia, Neurologia e Fisioterapia</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_17_._saneamento_basico_na_localidade_de_capoeira_grande.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_17_._saneamento_basico_na_localidade_de_capoeira_grande.docx</t>
   </si>
   <si>
     <t>REQUER as seguintes informações ao Secretário Municipal de obras, ao diretor do DEMAE e excelentíssima prefeita Elenice Pereira Delgado Santelli  em relação ao saneamento básico na localidade de Capoeira Grande._x000D_
 No dia 16/01, estivemos eu vereador Marcos Delmon e o vereador José Jaime na localidade de Capoeira Grande identificamos uma situação onde os moradores desta localidade não tem mais onde escoar os dejetos de esgoto.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_18_._reforma_da_ponte.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_18_._reforma_da_ponte.docx</t>
   </si>
   <si>
     <t>REQUER ao Secretário Municipal de obras, Sr. Matheus, que preste esclarecimentos sobre quando irá reconstruir a ponte que liga a comunidade da Conga próximo a Andorinhas.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>BUIU O PEIXE, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento__19-demae_-_diretor.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento__19-demae_-_diretor.doc</t>
   </si>
   <si>
     <t>vem REQUERER à Mesa Diretora da Câmara Municipal de Lima Duarte que seja encaminhado Ofício ao Diretor do DEMAE, Senhor KALYAN PEREIRA DE OLIVEIRA SILVA, que o convoque para prestar esclarecimentos sobre o índice de reajuste tarifário de água e esgoto, que tal esclarecimento seja realizado em Reunião Ordinária desta Casa Legislativa.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento__20_-_secretaria_de_educacao_aee.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento__20_-_secretaria_de_educacao_aee.doc</t>
   </si>
   <si>
     <t>REQUERER à Mesa Diretora da Câmara Municipal de Lima Duarte que seja encaminhado Ofício à Secretária Municipal de Educação Sr.ª. Maria Cristina Mautone Alves Vargas, que a convoque para prestar esclarecimentos sobre o funcionamento da Sala de Recursos - AEE, que tal esclarecimento seja realizado em Reunião Ordinária desta Casa Legislativa.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, DÓ DE IBITIPOCA, JOSIMAR CAMPOS, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/requerimento21.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/requerimento21.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício a Prefeita, Sra. Elenice Pereira Delgado Santeli, para que a mesma informe a esta Casa Legislativa se há possibilidade de determinar que o Setor de fiscalização realize com o apoio da Polícia Militar, a fiscalização do Trânsito no Distrito de Conceição de Ibitipoca no período em que houver feriados prolongados, já que nestas épocas o referido Distrito recebe um grande número de pessoas e o tráfego fica desordenado. Além disso, sugerimos a colocada de placas de proibido parar e estacionar em um dos lados das ruas, para que o ônibus que atende o Distrito e outros veículos de grande porte tenham maior facilidade de circulação, já que as vias são estreitas.  _x000D_
 Uma outra alternativa para solucionar essa problemática seria a criação de um estacionamento no Distrito para desafogar o número de veículos parados no perímetro comercial da Vila, bem como, a criação da Guarda Civil Municipal para atuar em conjunto com a</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/requerimento__22.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/requerimento__22.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação deste colendo plenário que a Secretaria de Saúde preste informações de sobre o processo para a realização da reforma posto de saúde do Distrito de Conceição de Ibitipoca.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/requerimento_23__informacoes_secretaria_de_saude_-_pagamento_piso_nacional_de_enfermagem.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/requerimento_23__informacoes_secretaria_de_saude_-_pagamento_piso_nacional_de_enfermagem.doc</t>
   </si>
   <si>
     <t>1º Em relação ao cumprimento do Piso Nacional da Enfermagem: Se o município está cumprindo integralmente o Piso Nacional da Enfermagem conforme a Lei Federal nº 14.434/22, que estabelece os valores mínimos de remuneração para os profissionais de enfermagem;_x000D_
 _x000D_
 2º Em relação aos pagamentos conforme os valores repassados pelo Ministério da Saúde: Se todas as complementações das remunerações dos profissionais de enfermagem estão sendo pagas de acordo com os valores repassados pelo Ministério da Saúde, conforme as portarias correspondentes;_x000D_
 _x000D_
 3º Em relação ao repasse dos valores atrasados referentes ao ano de 2023: Se os valores atrasados de 2023, não pagos anteriormente, que foram repassados por meio de portaria do Ministério da Saúde para o município, já foram integralmente repassados aos profissionais de enfermagem;_x000D_
 _x000D_
 4º Em relação aos valores também atrasados referentes a complementação do 13º salário: Se a complementação do 13º salário referente aos profissionais de enfermagem foi devida</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/requerimento__24_-_secretaria_de_cultura.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/requerimento__24_-_secretaria_de_cultura.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação deste colendo plenário que o Secretário de Turismo e Cultura que venha a Câmara Municipal para prestar esclarecimentos sobre a organização do carnaval 2025. E como está sendo organizado a segurança do Município durante o evento. E que ainda explique sobre o projeto a ser desenvolvido pela sua pasta no ano de 2025, que possa falar sobre o projeto que será feito para restaurar a Praça da Paradinha, uma vez que a praça é tombada pelo Patrimônio Histórico e Cultural.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/requerimento__25_-_caminhao_de_lixo_rua_maria_piau.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/requerimento__25_-_caminhao_de_lixo_rua_maria_piau.doc</t>
   </si>
   <si>
     <t>que o Gabinete da Prefeita justifique por qual motivo o caminhão de coleta do lixo não está passando na Rua A, que fica no novo loteamento do Bairro Recanto Alegre.  Sendo que na programação o mesmo deveria fazer a coleta nos seguintes dias, sábado, terça-feira e quinta-feira. O que vem o deixando os moradores indignados ao verem os garis carregarem o lixo até na Rua de baixo, pois o motorista não está realizando o trajeto de forma correta, sendo necessário amontoar o lixo em frente as casas.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/requerimento__26_-_mesa_diretora_-_antonio_eduardo_governador_aumento_de_efetivo_policial.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/requerimento__26_-_mesa_diretora_-_antonio_eduardo_governador_aumento_de_efetivo_policial.doc</t>
   </si>
   <si>
     <t>vem requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que preste explicações sobre por qual motivo não foi construído o bueiro na Rua Maria Piau na vila Afonso Pena n 229. Nos fundos da casa do “Sr. Chiquinho”.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento__27-_prefeita_municipal.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento__27-_prefeita_municipal.doc</t>
   </si>
   <si>
     <t>requerer seja enviado à o presente requerimento à Prefeita, para que esta preste informações a esta Casa Legislativa, no prazo legal, enviando a relação de todos os bens imóveis públicos edificados e não edificados, descrevendo os endereços e tamanhos.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_28_-_chiquinho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_28_-_chiquinho.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que preste explicações sobre por qual motivo não foi construído o bueiro na Rua Maria Piau na vila Afonso Pena n 229. Nos fundos da casa do “Sr. Chiquinho”.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento__29-__parceria_com_municipios_vizinhos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento__29-__parceria_com_municipios_vizinhos.doc</t>
   </si>
   <si>
     <t>vem requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, informe sobre a possibilidade de se fazer parcerias com municípios que fazem divisa com Lima Duarte para a manutenção e conservação das estradas vicinais, sendo positivo informar quais ações estão sendo realizadas.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento__30_-_defesa_civil.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento__30_-_defesa_civil.doc</t>
   </si>
   <si>
     <t>vem requerer que após oitiva e aprovação deste colendo plenário que o Senhor Josimar Nogueira,    Municipal  da Defesa Civil, esclareça sobre por qual motivo as árvores da Vila Vitoriana na Rua Aristides de Almeida, próximo a igreja da comunidade ainda não foram suprimidas parcialmente, uma vez que já foi feito Indicação com abaixo assinado dos moradores   no ano de 2024, sendo que a licença já se encontra autorizada e até a presente data não foi feita a supressão parcial das mesmas.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento__31-.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento__31-.doc</t>
   </si>
   <si>
     <t>vem requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária preste esclarecimentos sobre qual a previsão de melhoramento do trevo que liga a Vila Vitoriana ao Laticínios Sabor da Serra._x000D_
 O melhoramento do trevo irá trazer mais segurança para os motoristas de carretas que vão entrar na estrada Aristides de Almeida.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento__32.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento__32.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária preste esclarecimentos sobre informações de qual critério está sendo utilizado para permissão de comerciantes/vendedores na utilização dos espaços destinados para este fim no evento "feirão da roça" e se há intenção de ampliar essa atividade e quais servidores são responsáveis pela organização dos comércios</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento__33_demae.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento__33_demae.doc</t>
   </si>
   <si>
     <t>requerer ao Diretor do Departamento Municipal de Água e Esgoto – DEMAE que preste informações  acerca da situação da rede de esgoto na rua Presidente Vargas, onde com bastante frequência ocorre o vazamento desta, e se caso for problema estrutural se tem planejamento e previsão para melhorias na referida rede.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>FABIO DA ROÇADEIRA, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento__34-_esclarecimentos_sobre_a_indicacao_53_2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento__34-_esclarecimentos_sobre_a_indicacao_53_2025.doc</t>
   </si>
   <si>
     <t>Requerer a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que preste esclarecimentos em face da Indicação de número 53/2025 datada em 22 de janeiro de 2025. Pois não podemos perder a parceria entre moradores e prefeitura.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>BUIU O PEIXE, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento__35-_nova_caixa_de_agua.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento__35-_nova_caixa_de_agua.doc</t>
   </si>
   <si>
     <t>vem Requerer do Departamento Municipal de Água e Esgoto que preste esclarecimentos sobre a previsão de colocar nova caixa d’água na comunidade de Rancharia. Uma vez que a base da caixa está caindo, e o depósito é muito pequeno para atender a comunidade.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento__36-_termino_da_obra_da_escola_de_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento__36-_termino_da_obra_da_escola_de_ibitipoca.doc</t>
   </si>
   <si>
     <t>Requerer   junto a Secretaria Municipal de Educação que esclareça qual a previsão de término da obra de reforma e construção das novas salas da Escola do Distrito de Conceição de Ibitipoca. Solicitamos ainda explicações sobre qual o motivo a obra vem demorando a ser concluída. E ainda solicitamos uma cópia de todas as notificações e punições aplicadas as outras empresas que abandonaram a Obra. Que envie cópia do projeto de reforma e construção das salas das Escolas.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento__37_-__luminaria_distrito_de_orvalho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento__37_-__luminaria_distrito_de_orvalho.doc</t>
   </si>
   <si>
     <t>Requerer   junto a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que preste esclarecimentos pelo qual motivo não foi colocada luminária no Distrito de orvalho à Rua Joaquim Pereira Guedes 46. Em frente à casa do Senhor Geni Antônio do Nascimento.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/requerimento__38_convocacao_empresa_nexos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/requerimento__38_convocacao_empresa_nexos.doc</t>
   </si>
   <si>
     <t>Requerer  da Mesa Diretora, que convoque proprietário da Empresa Nexus, engenheiros responsáveis pelas obras do Bairro Batatal e calçamento da estrada de acesso ao Distrito de Conceição de Ibitipoca, para que prestem esclarecimentos sobre o andamento das referidas obras e possíveis irregularidades.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/requerimento__39_setor_de_licitacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/requerimento__39_setor_de_licitacao.doc</t>
   </si>
   <si>
     <t>Requerer ao Setor de Licitações aos cuidados de Fernanda Carelli da Silva – ocupante do cargo Assessora de Licitações e Contratos que esclareça como se deu o processo licitatório do Transporte Escolar do Município de Lima Duarte qual o valor financeiro a ser pago por quilometro de cada linha licitada.  Solicito ainda cópia de toda documentação de todos os participaram do processo licitatório; caso haja alguma empresa que foi desclassificada que justifique o motivo.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/requerimento__40-_termino_de_construcao_de_bueiro.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/requerimento__40-_termino_de_construcao_de_bueiro.doc</t>
   </si>
   <si>
     <t>Requerer a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que preste esclarecimentos por qual motivo não foi realizado projeto de canalização da área de servidão do bueiro que passa entre a casa do José Carlos da Silva. Conhecido como Sr.: José Olímpio. Morador da Vila Afonso Pena na Rua quinze de novembro n 572.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/requerimento__41-_iluminacao_afonso_pena.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/requerimento__41-_iluminacao_afonso_pena.doc</t>
   </si>
   <si>
     <t>Requerer a Secretaria Municipal de Administração, Turismo, Cultura, Esporte e Lazer que esclareça qual o motivo não foi colocada luminária no poste no bairro Afonso Pena na Estrada Bom Retiro, número 46, próximo ao bar.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/requerimento__42-_banheiro_masculino_policlinica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/requerimento__42-_banheiro_masculino_policlinica.doc</t>
   </si>
   <si>
     <t>Requerer a Secretaria Municipal de Saúde  que preste informações acerca do não funcionamento do banheiro masculino da Policlínica Afrânio de Paula (banheiro masculino térreo), informando a previsão para reativar, haja visto que este está interditado por muito tempo e usuários do serviço tem que compartilhar o banheiro feminino.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/requerimento_43_-_cemig_-_provac_3.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/requerimento_43_-_cemig_-_provac_3.docx</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao diretor geral do CEMIG com cópia para a empresa: Grupo PROVAC, contratada para construir a estação de energia no loteamento “Por do sol”, bairro batatal, próximo ao campo do Bahia, neste município._x000D_
 Considerando que devido a intervenção realizada pela empresa PROVAC, contratada para realizar extensão da Rede de Distribuição Rural Lima Duarte, de 13,8 kV, obra do Sistema Cemig, no Município de Lima Duarte.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2005/loteamento__44_-_vila_monteiro.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2005/loteamento__44_-_vila_monteiro.docx</t>
   </si>
   <si>
     <t>requerer que seja enviado ofício ao setor de Engenharia do município, para que o mesmo informe a essa casa legislativa as seguintes informações: _x000D_
 1-	Quais medidas estão sendo adotadas no sentido de regularizar o loteamento Vila Monteiro;_x000D_
 2-	O solo do referido loteamento possui condições adequadas para novas construções, bem como a construção de novas estradas;</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/requerimento_45__-_reativacao_do_codema.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/requerimento_45__-_reativacao_do_codema.docx</t>
   </si>
   <si>
     <t>REQUERER, respeitosamente a Excelentíssima Sra. Elenice Pereira Delgado Santelli, para que determine ao setor competente da Prefeitura para que nos termos da Lei Ordinária Municipal nº 1016/1997  que “Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Ambiental e dá outras providências”, que informe a essa Casa Legislativa quais medidas estão sendo tomadas pela reativação do referido conselho conhecido pela sigla CODEMA.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_46__-_convocacao_secretario_de_obras.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_46__-_convocacao_secretario_de_obras.docx</t>
   </si>
   <si>
     <t>requerer que não seja enviado o Requerimento nº 38/2025, mas REQUER que seja convocado o Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Senhor Matheus Fagundes Ramos de Sales e equipe técnica de fiscais responsáveis pelas obras abaixo citadas, para que prestem esclarecimentos em reunião Plenária  a realizar se no dia 24 de março de 2025, sobre as obras do Bairro Batatal e calçamento da estrada de acesso ao Distrito de Conceição de Ibitipoca, para que prestem esclarecimentos sobre o andamento das referidas obras e possíveis irregularidades, sendo a Empresa NEXXUS CONSTRUTORA E INCORPORADORA LTDA, responsável pela execução dos serviços que seja convidada para prestar esclarecimentos que se fizerem necessários.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_47_-_secretario_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_47_-_secretario_de_obras.doc</t>
   </si>
   <si>
     <t>REQUER ao Secretário Municipal de obras, Meio Ambiente, Agricultura e Pecuária, que informe  se existe planejamento ou cronograma a construção de  um bueiro para escoamento das águas pluviais no Bairro Barulho nº 04 nas proximidades do bar do Paulinho.</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/requerimento_-_48_seguranca_nas_escolas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/requerimento_-_48_seguranca_nas_escolas.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Gabinete da Prefeita com cópia para a Secretária Municipal de Educação para que as mesmas verifiquem a possibilidade legal e orçamentária de realizar um processo licitatório com a finalidade de contratar um segurança para atuar no portão das escolas e creches municipais.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/requerimento_-_49_poda_de_arvores.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/requerimento_-_49_poda_de_arvores.doc</t>
   </si>
   <si>
     <t>REQUERER ao Departamento da Defesa Civil aos cuidados de Senhora Júlia, que seja realizada a poda de algumas árvores situadas na Rua Cezar Fusco número 225, bairro Recanto Alegre, casa da Senhora Maria da Conceição Nascimento, Conhecida como dona Fiinha.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>FABIO DA ROÇADEIRA, JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_-__50__convocacao_secretario_municipal_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_-__50__convocacao_secretario_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>REQUERER que o Secretário Municipal de Saúde, Senhor Raphael Verissimo da Silva Nepomuceno, esclareça sobre a realização de exames de imagens e outros que no ano de 2024 estavam sendo realizados através de mutirões, que ainda preste esclarecimentos sobre a demora para a marcação de consultas especializadas, e qual a demanda de atendimentos para procedimentos diversos, sendo que tais esclarecimentos deverão ser prestados em Reunião Ordinária em 14 de abril de 2025</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_51_-_secretaria_de_obras_-_defesa_civil.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_51_-_secretaria_de_obras_-_defesa_civil.doc</t>
   </si>
   <si>
     <t>REQUER ao Secretário Municipal de obras, Meio Ambiente, Agricultura e Pecuária,  aos cuidados do Coordenador da Defesa Civil, Senhor Josimar Nogueira  que preste explicações sobre as  providências que estão sendo tomadas para conter o barranco da casa   da Senhora Bernadete Aparecida, moradora da rua Clemente Armando Moreira nº  1 B, Vila Cruzeiro.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, JOSIMAR CAMPOS, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_-_52__-_secretario_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_-_52__-_secretario_de_saude.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação do plenário seja enviado ofício ao Secretário Municipal de Saúde para que o mesmo preste as seguintes informações acerca da unidade de saúde: Euclides Xavier Teixeira – EXT: _x000D_
 1.	Considerando que há relatos de que está acontecendo o uso inapropriado (sexo e drogas) da varanda dos fundos da Unidade de Saúde, sugerimos a fechada do local com gradil e possivelmente que o espaço seja utilizado para uma adaptação e ampliação do refeitório dos servidores;</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_-_53__-_gerente_do_parque_estadual_de_ibitpoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_-_53__-_gerente_do_parque_estadual_de_ibitpoca.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação do plenário que a mesa Diretora envie convite para a Analista Ambiental – IEF/MG e Gerente do Parque Estadual de Ibitipoca para explanar sobre o trabalho realizado junto ao Parque Estadual de Ibitipoca.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/requerimento_-_54__-poste_no_trevo_da_ceramica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/requerimento_-_54__-poste_no_trevo_da_ceramica.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação do plenário que a Secretaria Municipal de Administração, Turismo, Esporte e Lazer através do representante da pasta Sr. Allison vilela Paula que esclareça se já foi realizado estudo para a colocação de mais um poste com o braço de iluminação pública no trevo da Cerâmica. Próximo à casa do Osvaldinho onde moram seus familiares. _x000D_
 O local e um trevo e está muito escuro e perigosa a noite trazendo transtorno para os moradores</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/requerimento_informacoes_setor_de_licitacoes_-_processo_exames.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/requerimento_informacoes_setor_de_licitacoes_-_processo_exames.doc</t>
   </si>
   <si>
     <t>REQUER, após deliberação da Câmara Municipal, que seja solicitada para Assessora de Licitações e Contratos da Prefeitura Municipal cópia integral do processo licitatório, referente à contratação de serviços e/ou fornecimento de exames laboratoriais e de imagem com cópia do ETP e TR que fundamentaram a(s) contratação(ões) realizadas pelo Município.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/requerimento_-_56-_documentos_dos_carros_da_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/requerimento_-_56-_documentos_dos_carros_da_saude.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação do plenário que Setor de transporte encaminhe a esta Casa Legislativa cópia de todos os laudos de vistoria de todos os carros lotados na secretaria de Saúde, cópia de todas as notas de manutenção de todos os carros da saúde durante o ano de 2024 e 2025, além de fotos nítidas dos pneus de todos carros.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, JUNINHO MOURA, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_57_complementacao_de_informacoes_convocacao_secretario_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_57_complementacao_de_informacoes_convocacao_secretario_de_saude.doc</t>
   </si>
   <si>
     <t>REQUEREM seja complementadas as informações abaixo à CONVOCAÇÃO já realizada ao Secretário Municipal de Saúde, por meio da aprovação do Requerimento nº 50/2025, para que na data 28/4/2025, que está convocado para prestar informações, esclareça, também as seguintes situações: _x000D_
 _x000D_
 1º Esclarecer sobre as funções que estão exercendo as auxiliares de saúde do Município, bem como as medidas que estão sendo tomadas para que estas possam receber parte da complementação do Piso Nacional de Enfermagem;_x000D_
 _x000D_
 2º Esclarecer quanto as cirurgias de catarata que estão sendo realizadas.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_in_requerimento__58_formacoes_secretaria_de_saude_-_repasse_valores_para_auxiliares_de_saude_desviadas_de_funcao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_in_requerimento__58_formacoes_secretaria_de_saude_-_repasse_valores_para_auxiliares_de_saude_desviadas_de_funcao.doc</t>
   </si>
   <si>
     <t>requerer informações e providências do Secretário de Saúde sobre a situação das servidoras de carreira lotadas como Auxiliares de Saúde. Explico:_x000D_
 _x000D_
 1º Em relação ao Cadastro no CNES: consta que diversas servidoras de carreira que atuam como auxiliares de saúde estão cadastradas no Cadastro Nacional de Estabelecimentos de Saúde (CNES) com a função de Auxiliar de Enfermagem (comprovante anexo). Contudo, apesar da denominação no CNES, essas servidoras estão, na prática, exercendo as funções de Técnicas de Enfermagem, o que configura desvio de função, pois a nomenclatura oficial e as atribuições descritas em seu cargo são distintas._x000D_
 _x000D_
 2º Em relação a complementação do Piso Nacional: Em decorrência da classificação no CNES como Auxiliares de Enfermagem, o Município recebe a complementação do Piso Nacional de Enfermagem para repassar aos servidores da área de saúde. Entretanto, é de conhecimento que as servidoras, que estão devidamente cumprindo funções atribuídas aos cargos de Técnicos de Enf</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, JUNINHO MOURA, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_-_59__convenio_com_clinicas_locais.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_-_59__convenio_com_clinicas_locais.doc</t>
   </si>
   <si>
     <t>Requer que após oitiva e aprovação do plenário seja enviado ofício ao Secretário Municipal de Saúde para que o mesmo preste as seguintes informações:_x000D_
 1.	Considerando o grande número de pessoas na fila de espera para realizar exames e procedimentos no município, também considerando que o atual convênio com consórcios e hospitais em Juiz de Fora não tem sido suficientes para sanar a demanda. Solicitamos a informação sobre a viabilidade de se realizar convênios com clinicas locais para que tais exames e até mesmo algumas consulta\s com especialistas que o município não possui, aconteçam no município, reduzindo assim as filas, despesas com deslocamento e o fomento da economia local.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_-_60__placa_de_honrraria_praca_jk.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_-_60__placa_de_honrraria_praca_jk.doc</t>
   </si>
   <si>
     <t>Requer que após oitiva e aprovação do plenário que o Gabinete da Prefeita informe quais providencias estão sendo tomadas para a substituição da Placa em homenagem aos cinco  Ex-combatentes que lutou na segunda guerra mundial, sendo que a mesma encontra-se instalada na Praça JK, porém foi danificada em ato de vandalismo em período eleitoral, e com a tentativa do poder Executivo em restaurá-la, danificou-a  mais ainda.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_-_61_-_retorno_de_secao_eleitoral_-_varzea_do_brumado.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_-_61_-_retorno_de_secao_eleitoral_-_varzea_do_brumado.doc</t>
   </si>
   <si>
     <t>vem Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Gabinete da Prefeita com cópia para Chefe do Cartório Eleitoral, Sr. pelo Sr. Eduardo Resende Pereira para que ambos conjuntamente informem a essa Casa Legislativa quais medidas poderiam ser adotadas pela reativação das seções de votação na Várzea do Brumado.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>JUNINHO MOURA, ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, FABIO DA ROÇADEIRA, JOSIMAR CAMPOS, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_-_62_-_prefeitura_e_rh.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_-_62_-_prefeitura_e_rh.doc</t>
   </si>
   <si>
     <t>vem Requerer que após oitiva e aprovação deste colendo plenário  que o Gabinete da Prefeita setor de Recursos Humanos,  preste informações acerca se estão sendo pagas as horas extras dos profissionais motoristas e informações de porquê lhes terem tirado o adicional noturno integral sendo que os mesmos que recebem este aditivo ficam de sobre aviso à disposição dos atendimentos</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_-_63-_informacoes_sobre_falta_de_medicamentos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_-_63-_informacoes_sobre_falta_de_medicamentos.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Saúde preste informações sobre a previsão de chegada dos medicamentos Succinato de Metoprolol - 50 mg. e Insulina de caneta.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_-_64-_informacoes_torre_de_telefonia_movel_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_-_64-_informacoes_torre_de_telefonia_movel_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>vem requerer que após oitiva e aprovação deste colendo plenário que o Ilmo. Sr. Secretário Municipal de Administração, Turismo, Esporte Cultura e Lazer informe se há projeto de instalação de torre de telefonia móvel na Vila São Geraldo e entornos.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_-_65-reforma_de_buieiro_informacoes.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_-_65-reforma_de_buieiro_informacoes.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação deste colendo plenário que o Diretor do DEMAE informe sobre as providências tomadas para resolver o problema da rede de esgoto da Rua Nilo Delgado, pois a rede de esgoto vem tendo retorno dentro da casa do Sr Raimundo, nº 41 fundos. O que vem causando transtorno para o morador, principalmente após a rede de esgoto da escola ter sido ligada a essa mesma rede.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_-_66_-_retorno_de_cerca_para_o_local_correto_-_laranjeiras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_-_66_-_retorno_de_cerca_para_o_local_correto_-_laranjeiras.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação deste colendo plenário que o Supervisor de Licenciamento e Fiscalização, Senhor Fernando Augusto dos Santos, que vá até a localidade de Laranjeiras, no povoado de chácara,   Na casa do Senhor Fernandinho, e notifique o proprietário que retorne com a cerca para o seu devido lugar, pois o proprietário está avançando a cerca para dentro da estrada.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento__-_67_-_informacoes_secretaria_de_saude_-_materiais_para_obra_da_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento__-_67_-_informacoes_secretaria_de_saude_-_materiais_para_obra_da_saude.doc</t>
   </si>
   <si>
     <t>Requer informações e providências do Secretário de Saúde sobre os materiais de construção adquiridos e utilizados para realização de obras especificamente da área de saúde</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_-_68_-__informacoes_secretaria_de_saude_-_contratacao_de_psicologos_area_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_-_68_-__informacoes_secretaria_de_saude_-_contratacao_de_psicologos_area_saude.doc</t>
   </si>
   <si>
     <t>requerer a Prefeita, com cópia ao Secretário de Saúde, informações quanto ao preenchimento de vagas no cargo de psicólogo da área de saúde por profissionais aprovados no Concurso Público realizado pelo Município, cujo edital foi o de nº 01/2024, no qual consta vagas para preenchimento do cargo de psicólogo voltadas para área de assistência social, inclusive com as atribuições do cargo nesta área, conforme disposto na Lei Complementar nº 25/12.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_-_69-_gabinete_da_prefeita.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_-_69-_gabinete_da_prefeita.doc</t>
   </si>
   <si>
     <t>requerer ao Gabinete da Prefeita que preste informações sobre a previsão de construção   de capitação de água pluvial da Rua Souza Paula. E qual a previsão de manutenção do calçamento da mesma Rua, se existe algum projeto para resolver o problema da referida Rua. Pois os moradores vêm sendo prejudicados a anos devido ao mau estado de conservação da Rua, sendo que diversas indicações foram realizadas (indicação 288/2021; indicação 84/2023; indicação 69/2024 e indicação 63/2025).</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2104/requerimento_-_70-_gabinete_da_prefeita_e_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2104/requerimento_-_70-_gabinete_da_prefeita_e_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>requerer ao Gabinete da Prefeita  e a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária   que informe a previsão de realização do calçamento dentro da comunidade de Chácara  na Localidade de Laranjeiras, próximo as casas.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2106/requerimento_-_71-secretaria_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2106/requerimento_-_71-secretaria_de_saude.doc</t>
   </si>
   <si>
     <t>requerer a Secretaria Municipal de Saúde que preste esclarecimentos sobre  previsão de troca ou reparo do telhado do unidade básica de saúde Ana Delgado Campos no Bairro Poço da Pedra, e que informe sobre  previsão de manutenção da pintura da referida Unidade de Saúde,  pois há vários pontos mofados e com infiltrações,  o que vem colocando  a população usuária do local em desconforto, além da porta estar com os vidros quebrados e o pátio com muito mato o que torna o local perigoso.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2111/requerimento_-_72-secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2111/requerimento_-_72-secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>requerer a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que preste esclarecimentos sobre  previsão de manutenção das estradas rurais em sua totalidade devido as péssimas condições de transito que as mesmas se encontram.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2113/requerimento_-_73-secretaria_de_educacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2113/requerimento_-_73-secretaria_de_educacao.doc</t>
   </si>
   <si>
     <t>requerer respeitosamente à Secretaria Municipal de Educação informações se existe a possibilidade de reajustamento da Bolsa transporte para os estudantes.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>MARCOS DELMON MASSARINO, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2114/requerimento_-_74_-_secretaria_de_administracao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2114/requerimento_-_74_-_secretaria_de_administracao.doc</t>
   </si>
   <si>
     <t>requerer respeitosamente à Secretaria Municipal de Administração, Turismo, Esporte, Cultura e Lazer  que preste informações se existe a possibilidade de ampliação dos projetos existentes no Bairro Cruzeiro para o atendimento das meninas.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2121/requerimento_-_75_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2121/requerimento_-_75_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>requerer respeitosamente à Secretaria Municipal Obras, Meio Ambiente, Agricultura e Pecuária, que informe se existe alguma previsão ou projeto para execução de melhorias no “Morro do Clemente” no Distrito de Conceição de Ibitipoca.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2127/requerimento__76_-_audiencai_publica.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2127/requerimento__76_-_audiencai_publica.doc</t>
   </si>
   <si>
     <t>requerer que seja realizada Audiência Pública para divulgação do tema da campanha da Fraternidade:  FRATERNIDADE E ECOLOGIA INTEGRAL – COM O LEMA “Deus viu que tudo era muito bom” (Gn 1,31).</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2128/requerimento_-_77_-_mocao_de_apoio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2128/requerimento_-_77_-_mocao_de_apoio.doc</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2139/requerimento_-_78_-_secretario_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2139/requerimento_-_78_-_secretario_de_saude.doc</t>
   </si>
   <si>
     <t>Requerer junto ao Secretário Municipal de Saúde que preste informações de quantas pessoas realizaram cirurgia de catarata até a presenta data, e quantas pessoas aguardam na fila para tal procedimento e qual a previsão do número de cirurgias a serem realizadas até o final do ano de 2025. Que informe ainda quantos fizeram o exame de retinografia fluorescente binocular até a presente data e quantas estão aguardando liberação e previsão de quantidade de exames desse tipo será realizado até o final do ano, além do valor de cada um.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2140/requerimento_-_79_-_secretaria_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2140/requerimento_-_79_-_secretaria_de_saude.doc</t>
   </si>
   <si>
     <t>vem requerer junto ao Secretário Municipal de Saúde que preste informações pelo qual motivo o medicamento Cloridrato do Clomipramina 75 mg, não estão sendo encontrado na farmácia municipal e também sobre a mesma situação do medicamento Cloridrato   de Venlafaxina, 75 mg.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2141/requerimento_80_-_quebra_molas_-_recanto_alegre.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2141/requerimento_80_-_quebra_molas_-_recanto_alegre.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária para que o mesmo informe a essa Casa Legislativa se consta no cronograma e quais ações estão sendo adotadas com o objetivo de atender a solicitação dos moradores do bairro Recanto Alegre, no que se refere a implementação de redutores de velocidade na Rua Cesar Fusco, conforme indicação  127/2025, já encaminhada a essa Secretaria há cerca de 60 dias. Nessa oportunidade, solicito atenção quanto a essa demanda já que os condutores de veículos têm aplicado altas velocidades na referida rua, colocando em risco a vida da população local que por sua vez, tem reivindicado tal medida, conforme:  abaixo assinado anexo a Indicação supramencionada.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2142/requerimento_81_-_patrolagem_estrada_de_mogol.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2142/requerimento_81_-_patrolagem_estrada_de_mogol.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário, que o Gabinete da Prefeita preste informações sobre a previsão de patrolamento na Comunidade do Pinheiro na Localidade de Mogol, pois, a comunidade vem passando por diversas dificuldades devido as  péssimas condições em que se encontram as estradas daquela localidade, e causando prejuízos para os produtores e moradores.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2143/requerimento_82_-_gabinete_da_prefeita.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2143/requerimento_82_-_gabinete_da_prefeita.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário, que o Gabinete da Prefeita preste informações sobre a previsão reestabelecimento de energia elétrica nas ponte que liga o Bairro Cruzeiro ao Bairro Poço da Pedra, pois, várias Indicações e Requerimentos já foram realizados por esta Casa Legislativa e até o presente momento nada foi feito.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2149/requerimento_no_83_2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2149/requerimento_no_83_2025.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao Gabinete da Prefeita que preste informações sobre a conclusão da obra da quadra (próxima a piscina) anexa ao Centro Esportivo Lincoln Moreira Duque.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2150/requerimento_no_84_2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2150/requerimento_no_84_2025.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao Gabinete da Prefeita que determine ao setor competente, que preste informações sobre a conclusão da obra da “ponte do Zé Borjão” na localidade de São José dos Lopes.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2151/requerimento_no_85_2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2151/requerimento_no_85_2025.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao Gabinete da Prefeita que determine ao setor competente, que informe se há previsão e quando será feita a manutenção, reforma da Unidade de Saúde Euclides Xavier Teixeira.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>DÓ DE IBITIPOCA, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2154/requerimento_-_86__-_secretaria_de_obras_quebra-molas_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2154/requerimento_-_86__-_secretaria_de_obras_quebra-molas_ibitipoca.doc</t>
   </si>
   <si>
     <t>requerer junto ao Secretário Municipal de Obras, Meio Ambiente Agricultura e Pecuária que preste informações pelo qual motivo não foi construído o quebra-molas da rua que liga ao Parque Estadual de Ibitipoca e em duas outras ruas de Ibitipoca, várias indicações já foram feitas e nenhuma providencia foi tomada</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, DÓ DE IBITIPOCA, FABIO DA ROÇADEIRA, JOSIMAR CAMPOS, JUNINHO MOURA, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2157/requerimento_87__-_auxilio_alimentacao_servidores_publicos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2157/requerimento_87__-_auxilio_alimentacao_servidores_publicos.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício a Prefeita, com cópia para o setor de Recursos Humanos do município para que seja informado a essa Casa Legislativa se há possibilidade de se promover uma revisão no Auxílio alimentação dos servidores públicos do Poder Executivo nos moldes da atualização realizada pelo Poder Legislativo Municipal ou De acordo com o salário recebido, conforme exemplo abaixo: _x000D_
 _x000D_
 Renda Salarial 	Valor do Auxílio Alimentação_x000D_
 Recebem 1 salário:	R$ 400,00_x000D_
 Recebem 2 salários:	R$ 350,00_x000D_
 Recebem 3 salários:	R$ 300,00_x000D_
 Recebem + de 3 salários:	R$ 250,00</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2158/requerimento_88_-_plano_de_carreira_servidores_efetivos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2158/requerimento_88_-_plano_de_carreira_servidores_efetivos.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício a Prefeita, com cópia para o setor de Recursos Humanos do município para que seja informado a essa Casa Legislativa se há possibilidade de se promover uma revisão no Plano do Carreira dos servidores do município no presente mandato. _x000D_
 Em tempo, informamos que estes parlamentares tem recebido por parte dos servidores efetivos uma demanda que para estes servidores é considerada prioritária no que se refere ao Plano de Carreira dos mesmos, sendo: Atualmente a progressão dos servidores é de 3 %, existe a possibilidade de a progressão passar a ser de 15% a cada 3 anos? _x000D_
 Nessa oportunidade, tais servidores reivindicam ainda a possibilidade de tais benefícios incidirem em seus direitos trabalhistas, para fins de uma maior estabilidade econômico/ financeira quando de suas aposentarias.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, ANTÔNIO EDUARDO DE ALMEIDA, DÓ DE IBITIPOCA, FABIO DA ROÇADEIRA, JUNINHO MOURA, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2159/requerimento_89_-_servidores_limpeza_urbana.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2159/requerimento_89_-_servidores_limpeza_urbana.doc</t>
   </si>
   <si>
     <t>requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício a Prefeita, com cópia para a coordenação da Usina de Reciclagem e triagem e coordenador de limpeza urbana onde sejam consideradas as seguintes possibilidades no sentido de melhorar a qualidade de vida dos servidores que atuam nestes setores: _x000D_
 •	Melhora na qualidade dos uniformes utilizados pelos mesmos, garantindo uma maior proteção contra acidentes e contágio por bactérias; _x000D_
 •	Melhora na qualidade dos EPIs, onde sejam fornecidos, por exemplo: luvas mais cumpridas para os profissionais que tem contato direto com resíduo sólido urbano;_x000D_
 •	Construção de um local apropriado para que tais servidores possam  trocar suas roupas (vestiário), construção de um local para que eles possam armazenar os seus objetos, bem como, para fazer suas refeições de forma adequada;_x000D_
 •	Fornecimento de uma refeição, como por exemplo: Café da manhã, já que estes profissionais exercem uma função que coloca constantemente sua saúde em ri</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2161/requerimento_90_-_secretaria_municipal_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2161/requerimento_90_-_secretaria_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que o Secretário Municipal de Saúde informe a essa Casa Legislativa a respeito da indisponibilidade do medicamento Varfarina Sódica – 50 mg e qual motivo o medicamento encontra-se em falta na farmácia da Policlínica.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2163/requerimento_91_-_secretaria_municipal_de_saude_e_gabinete_da_prefeita.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2163/requerimento_91_-_secretaria_municipal_de_saude_e_gabinete_da_prefeita.doc</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das atribuições que lhe são conferidas pelo Regimento Interno da Câmara Municipal e pela Lei Orgânica do Município, vem, após a devida oitiva e aprovação deste colendo Plenário, requerer que sejam solicitadas informações ao Gabinete da Prefeita e à Secretaria Municipal de Saúde quanto à situação do veículo adaptado destinado ao transporte de pacientes com deficiência para consultas especializadas, o qual, segundo informações, encontra-se inoperante._x000D_
 _x000D_
 Solicita-se, ainda, que seja informado como está sendo realizado o transporte desses pacientes durante o período de inatividade do referido veículo, bem como se há planejamento para a aquisição de um novo automóvel adaptado. Ressalta-se que o município dispõe de apenas um veículo com essas características, o que tem se mostrado insuficiente para atender à demanda, sendo necessária a aquisição de outro veículo para garantir o transporte adequado dessas pessoas.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2166/requerimento_-_92_-_informacoes_prefeita_-_limites_distrito_de_manejo_e_orvalho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2166/requerimento_-_92_-_informacoes_prefeita_-_limites_distrito_de_manejo_e_orvalho.doc</t>
   </si>
   <si>
     <t>requerer seja enviado o presente requerimento à Prefeita, para que esta preste informações a esta Casa Legislativa, no prazo legal, esclarecendo o prazo e data em que será apresentado projeto de lei dispondo sobre a definição dos limites georreferenciados dos Distritos de Manejo e Orvalho.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2167/requerimento_93_-_jemg_-_servidores_e_calendario_escolar.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2167/requerimento_93_-_jemg_-_servidores_e_calendario_escolar.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício à Secretária Municipal de Educação, onde solicita a informação se os servidores que atuarão no JEMG, sobretudo os motoristas e serventes escolares, receberão horas-extras relativas ao período trabalhado. Além disso, solicitamos a informação de como serão repostas as aulas das escolas municipais de modo a se cumprir com os 200 (duzentos) dias letivos previstos no calendário escolar.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento__94-_jemg_-_informacao_sobre_recursos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento__94-_jemg_-_informacao_sobre_recursos.doc</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2171/requerimento_-_95_-_secretaria_municipal_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2171/requerimento_-_95_-_secretaria_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que o Secretário Municipal de Saúde Senhor Raphael Verissimo da Silva Nepomuceno, informe sobre qual motivo não foi realizada a reforma do forro do posto de saúde da comunidade da Capoeira Grande, que informe também qual a previsão de manutenção da fossa séptica do posto de saúde que está com a tampa quebrada.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2180/requerimento_-_96_-_secretaria_municipal_de_educacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2180/requerimento_-_96_-_secretaria_municipal_de_educacao.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que seja enviado Ofício para a Secretária Municipal de Educação com cópia para a Prefeita para que preste informações sobre a quantidade de motoristas contratados e efetivos da pasta e quais suas respectivas linhas escolares individuais e horários que realizam estas.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>MARCOS DELMON MASSARINO, JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_-_97_-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_-_97_-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que o Setor de Transito regulamente através de sinalização pertinente o trânsito na Rua Senador Milton Campos no perímetro da praça do Bairro Cruzeiro. Que seja regulamentado através de placa de denominação a Rua Padre Manoel Rodrigues da Costa – Centro, devido ao fato de o Distrito de Conceição de Ibitipoca ter logradouro com o mesmo nome, o que dificulta a localização e entrega de mercadorias.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2192/requerimento_-_98_secretaria_municipal_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2192/requerimento_-_98_secretaria_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de saúde informe qual critério é adotado para a seleção de servidor para cobrir férias de profissionais da saúde (técnico em enfermagem), se há contratação de profissional ou remanejamento para que tal serviço tenha cobertura</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2194/requerimento_-_99_-__secretaria_municipal_de_educacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2194/requerimento_-_99_-__secretaria_municipal_de_educacao.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Educação preste informações  sobre qual a possibilidade de haver transporte escolar da Vila Belmira e Vila Afonso Pena no turno da tarde para os alunos do Pré Escolar Lígia Duque Catão, uma vez que para o turno da manhã já existe e é uma necessidade real, pois a distância desses bairros em relação a escola é significativa.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2195/requerimento_-_100_-__secretaria_municipal_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2195/requerimento_-_100_-__secretaria_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Saúde  que informe quais equipamentos mobiliários foram comprados para a Unidade  Básica de Saúde do bairro Batatal, com a emenda impositiva  que teria ser executada no ano de 2024, que envie também cópia das notas fiscais e que informe a quantia a ser utilizada sobre o  restante do valor da emenda, pois o recurso é exclusivo para  a Unidade Básica de Saúde do bairro Batatal.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2196/requerimento_-_101_-__secretaria_municipal_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2196/requerimento_-_101_-__secretaria_municipal_de_obras.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, aos Cuidados do Senhor Secretário Municipal Darllan Deyves Pereira Lage que esclareça sobre a previsão de conclusão da galeria de água, situada no Centro, Rua Leão XIII  número 84, fundos da casa do S.r. Ronaldinho.  O morador está aguardando a anos a conclusão do serviço no local.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Assistência Social esclareça sobre quais políticas públicas e sociais estão sendo executadas para sanar a violação de direitos de uma pessoa em situação de rua “ficando” no ponto de ônibus da comunidade de Orvalho no trevo de Pedro Teixeira. A pessoa em situação de rua apresenta idade avançada e necessita de ajuda.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2199/requerimento_-_103_-__secretaria_municipal_de_obras_e_gabinete_da_prefeita.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2199/requerimento_-_103_-__secretaria_municipal_de_obras_e_gabinete_da_prefeita.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, com cópia ao Gabinete da Prefeita para que providencias cabíveis sejam tomadas em relação ao fornecimento de uniformes, calçados e luvas resistentes para os garis que atuam na coleta de lixo nos caminhões, pois os mesmos estão colocando suas vidas em risco devido a falta de EPI’S apropriados, além das condições precárias que os caminhões se encontram, com adaptações inadequadas aos caminhões onde os mesmos estão correndo risco eminente de acidentes.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_-_104-__reforma_do_campo_e_quadra_de_conceicao_de_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_-_104-__reforma_do_campo_e_quadra_de_conceicao_de_ibitipoca.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Administração, Turismo, Cultura, Esporte e Lazer, informe se há previsão de inauguração do campo de futebol do Distrito de conceição de Ibitipoca, pois o mesmo necessita passar por reformas antes da inauguração, devido ao fato de crianças e adolescentes utilizarem o campo para a prática de esportes e estes estão se machucando devido à falta de manutenção, necessitando urgente de reformas; solicito ainda que seja realizada a manutenção da quadra poliesportiva do mesmo Distrito que vem causando os mesmos acidentes com crianças e adolescentes, além dos banheiros estrem danificados e as janelas com os vidros quebrados</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2203/requerimento_-_105-__informacoes_sobre_falta_de_medicamentos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2203/requerimento_-_105-__informacoes_sobre_falta_de_medicamentos.doc</t>
   </si>
   <si>
     <t>vem Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Saúde que preste informações sobre o motivo da falta dos medicamentos:  1 - Cálcio de carbonato; 2- Sulfato ferroso; 3 - Ácido fólico, esses medicamentos são de suma importância para as gestantes do nosso município, e apresentam um preço elevado para as pessoas carentes. Requeiro que seja encaminhada cópia das notas fiscais dos medicamentos comprados no ano de 2025 até a presente data.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2204/requerimento_-_106_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2204/requerimento_-_106_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária  que esclareça se há cronograma de reforma/construção de um nova passagem de água ou novo tubulão  na estrada da Vila Vitoriana,  sentido a fazenda do S.r. Luiz Fernando próximo a casa do S.r. Paulo e perto do S.r. Adair. Os moradores em período de chuvas sofrem com água que invade suas casas. Inclusive a equipe técnica estive no local no mês de janeiro além de tal situação ser verificada por mim mesmo, porém até o momento nada foi feito.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2207/requerimento_1072025.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2207/requerimento_1072025.pdf</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária que esclareça o motivo pelo qual o serviço de asfaltamento das estradas do Município foi paralisado.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_-_108-_secretaria_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_-_108-_secretaria_de_saude.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Saúde esclareça o motivo em que móveis, materiais de consultórios e materiais de construção estão abandonados nessa Secretaria, uma vez que estes poderiam ser utilizados em outras UBS.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_-_109-_secretaria_de_assistencia_social.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_-_109-_secretaria_de_assistencia_social.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Assistência Social informe quais são os critérios utilizados para a concessão de cesta básica, itens que compõem a referida cesta e tempo de permanência que o beneficio é concedido, Plano Orçamentário do ano 2025 e previsão para o ano de 2026, e a falta de cestas para fornecimentos para os usuários do serviço.  Ainda requeiro que seja informado o número de pessoas que são beneficiadas com o passe livre e quais são os critérios aplicados</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>MARCOS DELMON MASSARINO, BUIU O PEIXE, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2216/requerimento_-_110_-_informacoes_estradas_cachoeira_e_faz_laje.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2216/requerimento_-_110_-_informacoes_estradas_cachoeira_e_faz_laje.doc</t>
   </si>
   <si>
     <t>REQUER as seguintes informações ao Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, em relação a manutenção das estradas rurais de cachoeira de São Bento e Fazenda da Laje e suas mediações.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>BUIU O PEIXE, MARCOS DELMON MASSARINO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2218/requerimento_-_111-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2218/requerimento_-_111-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>REQUER as seguintes informações ao Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, em relação a previsão de patrolamento da estrada que liga a Vila Vitoriana até o Laticínio Sabor da Serra.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_-_112-_secretaria_de_saude.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_-_112-_secretaria_de_saude.doc</t>
   </si>
   <si>
     <t>REQUER as seguintes informações ao Secretário Municipal de Saúde: _x000D_
 •	Qual ação está sendo realizado no sentido de colocar um abrigo coberto na área externa da UBS Euclides Xavier Teixeira – EXT, haja visto várias indicações desta casa legislativa e os pacientes e usuários não tem um espaço coberto enquanto aguardam o horário de abertura do estabelecimento. _x000D_
 •	Requer ainda informação se há alguma ação de estruturar o local de atendimento à saúde na Vila São Geraldo.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2249/requerimento_-_113_-_demae_-_redes_coletoras_de_esgoto.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2249/requerimento_-_113_-_demae_-_redes_coletoras_de_esgoto.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao diretor geral do DEMAE com cópia para  o Diretor Geral da ARIS-ZM, Agência Reguladora Intermunicipal de Saneamento Básico da Zona da Mata de Minas Gerais, responsável pela regulação dos serviços de saneamento básico deste município para que conjuntamente informem a esta Casa legislativa qual o porcentual de rede coletora de esgoto existente no Distrito SEDE do Município e um panorama detalhado das mesmas por bairros, informando quantos porcento dessas redes poderiam ser reaproveitadas em uma eventual implantação de uma Estação de Tratamento de Esgoto- ETE. Além disso, solicitamos a informação de quais os valores anuais o município tem utilizado para arcar com multas junto ao Instituto Mineiro de Gestão das Águas - IGAM pelo destino incorreto de esgotamento sanitário.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>JOSIMAR CAMPOS, ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, DÓ DE IBITIPOCA, FABIO DA ROÇADEIRA, GELINHO DU MANEJO, JUNINHO MOURA, MARCOS DELMON MASSARINO, PROFESSOR THIAGO, SANDRA OLIVEIRA, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2250/requerimento_-_114_-_bolsa_transporte.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2250/requerimento_-_114_-_bolsa_transporte.doc</t>
   </si>
   <si>
     <t>requerer respeitosamente à Secretaria Municipal de Educação informações se existe a possibilidade de reajustamento da Bolsa transporte para os estudantes por parte do Poder Executivo ou a contratação de uma empresa por parte do Poder Executivo, por meio de Processo Licitatório para que o transporte aos estudantes universitários seja fornecido de forma gratuita, a exemplo de outros municípios da região</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2253/requerimento_-115-_prefeita_-_informacoes_sobre_salao_comunitario.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2253/requerimento_-115-_prefeita_-_informacoes_sobre_salao_comunitario.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício a Excelentíssima Sra. Prefeita para que a mesma informe a essa Casa Legislativa se há previsão de início da construção do salão comunitário do povoado de Capoeirão.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2256/requerimento_-116-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2256/requerimento_-116-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de obras, Meio Ambiente, Agricultura e Pecuária que informe sobre a previsão de manutenção e troca das manilhas na Rua Rosaura Moreira Tavares número 21B, enfrente o posto de saúde. Os bueiros não estão dando conta de captar as águas das chuvas e os moradores estão sofrendo há anos com o problema. Inclusive o departamento de defesa civil já esteve no local várias vezes.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2262/requerimento_-117-_demae.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2262/requerimento_-117-_demae.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário que O DEPARTAMENTO MUNICIPAL DE ÁGUA E ESGOTO sobre a previsão da limpeza do córrego  do campo da Vila São Geraldo onde escoa o esgoto da Rua Francisco Cezano; que esclareça ainda sobre a previsão de limpeza da rede de esgoto que vem entupido com frequência por falta de caimento e de água, O que vêm causando transtorno para os moradores. Segundo informações dos moradores já reclamaram várias vezes e estão sem solução e o mau cheiro muito forte</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_-118-_setor_de_transito.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_-118-_setor_de_transito.doc</t>
   </si>
   <si>
     <t>Requerer após oitiva e aprovação deste colendo plenário que o Setor de Transito que avalie a situação dos carros estacionados na Rua João Preto – Vila Cruzeiro, que vem interditando o transito e impedindo a passagem de outros veículos e que placas de sinalização sejam colocadas no local, além de solicitar que a rua tenha acesso liberado para transito em ambos os sentidos</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2277/requerimento_-119_-_santa_casa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2277/requerimento_-119_-_santa_casa.doc</t>
   </si>
   <si>
     <t>Requerer após oitiva e aprovação deste colendo plenário que a Santa Casa de Misericórdia de Lima Duarte encaminhe extrato bancário e aplicação financeira dos últimos 12 (doze) meses; _x000D_
 Relação de todas as empresas contratadas nos últimos doze meses, sendo empresas de fornecimento de insumos e prestadores de serviços._x000D_
  Em virtude da informação pretérita, sobre a transição do sistema de gestão hospitalar, requeremos que seja enviado Relatório gerencial dos meses: abril, maio junho, e julho de 2025. _x000D_
 Folha de pagamentos de servidores administrativos dos últimos 12 (doze) meses.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2280/requerimento_-120_-_demae.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2280/requerimento_-120_-_demae.doc</t>
   </si>
   <si>
     <t>Requerer após oitiva e aprovação deste colendo plenário que o DEPARTAMENTO MUNICIPAL DE ÁGUA E ESGOTO esclareça as razoes pelas quais não foi atendida a solicitação de manutenção da rede de esgoto rua Lavas Pés no Distrito de Conceição de Ibitipoca conforme solicitado na Indicação 166/2025 de autoria desta parlamentar.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2281/requerimento_-121_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2281/requerimento_-121_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>Requerer após oitiva e aprovação deste colendo plenário que a Secretaria Municipal de Obras, Meio Ambiente Agricultura e Pecuária esclareça qual a previsão de patrolamento da estrada   liga da estrada do parque de Ibitipoca até o Sítio Clemente.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2290/requerimento_-_122_-_secretaria_municipal_de_saude_pessoas_acamadas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2290/requerimento_-_122_-_secretaria_municipal_de_saude_pessoas_acamadas.doc</t>
   </si>
   <si>
     <t>Requerer que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Secretário Municipal de Saúde para que o mesmo informe a essa Casa Legislativa qual o número de pessoas acamadas temos no município hoje. Na oportunidade, solicitamos a ralação numérica por Distritos, incluindo povoados e a sede do município. Além solicitamos a informação de quais medidas o município tem adotado no sentido de disponibilizar de uma equipe multidisciplinar para cuidar destes pacientes.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2295/requerimento_-_123_-_sec_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2295/requerimento_-_123_-_sec_de_obras.doc</t>
   </si>
   <si>
     <t>REQUERER as seguintes informações ao Secretário Municipal de obras, Meio Ambiente, Agricultura e Pecuária sobre a previsão de construção de uma boca de lobo a ser feita na rua do barulho nas proximidades do número 04.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2296/requerimento_-_124_-_sec_de_obras.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2296/requerimento_-_124_-_sec_de_obras.doc</t>
   </si>
   <si>
     <t>REQUERER as seguintes informações ao Secretário Municipal de obras, Meio Ambiente, Agricultura e Pecuária  quais providências estão sendo tomadas para resolver o problema de desmoronamento do barranco da rua Rosaura Moreira Tavares número 1060 na pedreira. Pois, o setor de defesa civil já esteve no local, e segundo informações, o coordenador emitiu laudo que já foi encaminhado a Secretária Municipal de Obras, Agricultura, Meio ambiente e Pecuária informando sobre a gravidade da situação, porém, até o momento nada foi feito. Sendo que a situação no local pode levar ao impedimento da via o que pode tirar o direito de ir e vir dos moradores do bairro Batatal que tem a via como o único assessor a comunidade</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2312/20250903170952227.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2312/20250903170952227.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que seja encaminhado ao Departamento Municipal de Água e Esgoto – DEMAE o presente pedido de esclarecimento e providências urgentes quanto ao seguinte:_x000D_
 Na Rua Coronel Eliziário, há um vazamento de esgoto que escorre para a residência localizada na Rua 30 de Outubro, nº 27, problema este que persiste há longo período. Segundo relatos, o proprietário já procurou o DEMAE em diversas ocasiões solicitando solução, sem que, até o momento, o problema tenha sido efetivamente sanado._x000D_
 Ressalte-se que no dia 26 de maio de 2025, este Vereador esteve no local e relatou pessoalmente a situação ao Departamento, que realizou reparos parciais, os quais, entretanto, não eliminaram o vazamento._x000D_
 A situação é grave, pois o esgoto continua correndo a céu aberto dentro do terreno da propriedade, expondo moradores (inclusive crianças e idosos) ao risco de doenças, além de causar mau cheiro e comprometimento da dignidade e da saúde pública._x000D_
 Diante do exposto, requer-se ao DEMAE que informe qual a previsão para a realização do conserto definitivo da rede de esgoto no referido endereço, bem como as medidas que serão adotadas para solucionar o problema em caráter de urgência.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2313/20250903171439355.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2313/20250903171439355.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que seja encaminhado ofício ao Departamento Municipal de Água e Esgoto – DEMAE, solicitando esclarecimentos sobre a demora na substituição da base da caixa d’água da localidade de Rancharia.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2315/127._thiago_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2315/127._thiago_e_zeze.doc</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que seja encaminhado ofício ao Ilmo. Sr. Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, Darllan Deyves Pereira Lage, solicitando informações sobre a real situação do calçamento do Morro da Cruz, bem como se há previsão para a execução da obra e sua conclusão.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2320/128_-_fabio_junior.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2320/128_-_fabio_junior.doc</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado ofício ao Gabinete da Prefeita Municipal, solicitando informações sobre a previsão de limpeza com máquina do córrego situado no final do Batatal, no trecho compreendido entre a Travessa José Antônio Ribeiro e o pontilhão localizado ao final da Rua Rosaura Moreira Tavares.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2321/129_-_fabio_junior.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2321/129_-_fabio_junior.doc</t>
   </si>
   <si>
     <t>REQUER que seja encaminhado ofício ao Ilmo. Sr. Secretário Municipal de Saúde, Raphael Veríssimo da Silva Nepomuceno solicitando informações sobre a previsão de reforma do telhado do Posto de Saúde do Bairro Poço da Pedra.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2327/09-2025-n130_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2327/09-2025-n130_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente à prefeita Elenice Pereira Delgado Santelli, a previsão para a construção de uma praça pública na comunidade do bairro Poço da Pedra.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2328/09-2025-n131_-_requerimento_-_marcos_e_jose_jayme.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2328/09-2025-n131_-_requerimento_-_marcos_e_jose_jayme.doc</t>
   </si>
   <si>
     <t>REQUERER a seguinte informação ao Senhor Secretário Darllan Deyves Pereira Lage, Secretaria Municipal de Obras, Meio Ambiente, Agricultura e Pecuária e ao Senhor Kalyan Pereira de Oliveira Silva, Diretor Geral do Departamento Municipal de Água e Esgoto (DEMAE) e a Excelentíssima Prefeita Elenice Pereira Delgado Santelli, em relação ao saneamento básico na localidade de Capoeira Grande. Foi identificado que, até o momento, não há um sistema de escoamento e destinação adequada para os dejetos dos moradores.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2332/09-2025-n132_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2332/09-2025-n132_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao Senhor Raphael Verissimo da Silva Nepomuceno, Secretaria Municipal de Saúde, uma explanação sobre o motivo das mudanças no sistema de renovação das receitas médicas para pacientes em uso contínuo de medicação._x000D_
 Diante disso, solicito a elaboração de uma nova estratégia que vise aprimorar e agilizar o atendimento aos cidadãos, em especial a população idosa e aos demais moradores do nosso município, que necessitam de renovação de receitas medicas constantes._x000D_
 Ressalta-se ainda que o Programa Saúde da Família (PSF) tem realizado apenas 16 atendimentos diários, número que se mostra insuficiente diante da demanda atual da comunidade. Muitos moradores têm sido obrigados a comparecer ao local ainda na madrugada — por volta das quatro horas da manhã — apenas para garantir uma vaga, inclusive para procedimentos simples como a renovação de receita.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2334/09-2025-n133_-_requerimento_-_fabinho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2334/09-2025-n133_-_requerimento_-_fabinho.doc</t>
   </si>
   <si>
     <t>REQUERER à Sra. Bianca Alves Vieira, Secretária Municipal de Assistência Social, bem como ao setor competente da Defesa Civil Municipal, informações quanto às providências que estão sendo tomadas para garantir a segurança dos moradores da Rua Maria Valéria, no bairro Poço da Pedra, tendo em vista os indícios de risco iminente de deslizamento no local.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>GELINHO DU MANEJO, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2335/requerimento_informacoes_secretaria_de_saude_-_fechamento_dos_postos_vespera_de_feriados.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2335/requerimento_informacoes_secretaria_de_saude_-_fechamento_dos_postos_vespera_de_feriados.doc</t>
   </si>
   <si>
     <t>REQUERER após aprovação em plenário, que sejam prestadas explicações formais acerca dos motivos que levaram e vêm levando o Município a fechar os postos de saúde nas sextas-feiras que antecedem festas típicas realizadas nesta municipalidade. Diante disso, requer-se que esta Secretaria avalie a possibilidade de adoção de um sistema de revezamento entre os servidores para assegurar a manutenção dos atendimentos nesses dias específicos, caso haja necessidade de adequação das escalas, evitando assim o fechamento total das unidades e a completa ausência de prestação do serviço à população.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2352/09-2025-n135_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2352/09-2025-n135_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente à Mesa Diretora o agendamento de uma Audiência Pública para convocar o Senhor Anderson Luiz Vieira de Miranda, Interventor da Santa Casa de Misericórdia de Lima Duarte, bem como dos membros da Comissão de Intervenção da Santa Casa de Misericórdia, com o objetivo de:_x000D_
 _x000D_
 •	Apresentar a nova Comissão de Intervenção da Santa Casa de Misericórdia de Lima Duarte;_x000D_
 _x000D_
 •	Esclarecer a situação financeira atual da instituição, mesmo diante da dívida existente; _x000D_
 _x000D_
 •	Informar o valor mensal necessário para a manutenção do hospital;_x000D_
 _x000D_
 •	Qual a previsão de implantação de novos serviços para a instituição;_x000D_
 _x000D_
 •	Informar o motivo do afastamento da Comissão de Intervenção anterior.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2353/09-2025-n136_-_requerimento_-_sandra.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2353/09-2025-n136_-_requerimento_-_sandra.docx</t>
   </si>
   <si>
     <t>REQUERER à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, que, após a devida análise, seja destinada ao setor competente a explanação sobre a ausência de uma capela mortuária e quais medidas estão sendo analisadas para a ampliação do cemitério do distrito de Conceição de Ibitipoca.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2354/09-2025-n137_-_requerimento_-_do_de_ibitipoca.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2354/09-2025-n137_-_requerimento_-_do_de_ibitipoca.docx</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, esclarecimentos quanto à possibilidade de renovação da pintura e à atualização dos maquinários, da Usina de Triagem do Munícipio.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2355/09-2025-n138_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2355/09-2025-n138_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao Senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, esclarecimentos sobre as providências que estão sendo tomadas para à sinalização de trânsito na criação do circuito turístico da serra do Alto da Boa Vista, nas proximidades do bairro Batatal. Segue em anexo as fotos.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, DÓ DE IBITIPOCA, GELINHO DU MANEJO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2356/09-2025-n139_-_requerimento_-_buiu_-_gelinho_e_antonio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2356/09-2025-n139_-_requerimento_-_buiu_-_gelinho_e_antonio.doc</t>
   </si>
   <si>
     <t>REQUERER à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, que destine ao setor competente, que sejam prestadas as seguintes informações referentes ao automóvel furtado no município de Belo Horizonte: _x000D_
 _x000D_
 1.	Qual a identificação do automóvel (marca, modelo e placa);_x000D_
 _x000D_
 2.	Qual foi o tipo e forma de aquisição do referido bem;_x000D_
 _x000D_
 3.	A qual Secretária o veículo estava vinculado; _x000D_
 _x000D_
 4.	Se existe algum procedimento administrativo ou policial em andamento dos fatos;_x000D_
 _x000D_
 5.	Se o veículo possuía cobertura securitária (seguro) contra furto_x000D_
 _x000D_
 6.	Encaminhar, em resposta, o relatório de viagem do veículo, detalhando data e horário de saída.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/09-2025-n140_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/09-2025-n140_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao senhor Raphael Verissimo da Silva Nepomuceno, Secretário Municipal de Saúde, que preste os seguintes esclarecimentos: _x000D_
 _x000D_
 1.	Qual o quantitativo de pacientes que se encontram atualmente na lista de espera para realização de exame de auditivo?_x000D_
 2.	Qual valor unitário do referido exame?_x000D_
 3.	Qual a previsão para a conclusão da realização dos exames atualmente em fila de espera?_x000D_
 4.	Qual a quantidade de exames auditivos realizados anualmente pela rede pública de saúde?_x000D_
 5.	Quais hospitais realizam as consultas médicas relacionadas à saúde auditiva?_x000D_
 6.	Quem é o responsável técnico pelo atendimento e pela realização dos exames auditivos?</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/09-2025-n141_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/09-2025-n141_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que informe a previsão da realização do serviço de patrolamento:_x000D_
 _x000D_
 •	Da estrada que dá acesso à Fazenda Canta Galo;_x000D_
 •	Da estrada que liga à localidade da Jacuba, nas proximidades da comunidade de Cachoeira do São Bento. _x000D_
 _x000D_
 Anexo a este requerimento seguem fotografias das estradas mencionadas, com o intuito de subsidiar melhor análise.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2359/09-2025-n142_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2359/09-2025-n142_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao senhor Kalyan Pereira de Oliveira Silva, Diretor Geral do Departamento Municipal de Água e Esgoto – DEMAE, que informe sobre a previsão da realização de serviços de reparo do calçamento da Rua Belo Horizonte, nas proximidades dos números 60 e 94. Uma vez que nesses endereços foi realizado um serviço de ligação de água ou de esgoto, apesar disso, o local encontra-se com avarias pós execução, necessitando de intervenção corretiva._x000D_
 Anexo a este requerimento seguem fotografias dos locais mencionados, com o intuito de subsidiar melhor análise.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/09-2025-n143_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/09-2025-n143_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao senhor Raphael Verissimo da Silva Nepomuceno, Secretário Municipal de Saúde, o encaminhamento de cópia das notas e fotos dos equipamentos adquiridos por meio da emenda impositiva referentes aos anos de 2023 e 2024 , destinados às seguintes Unidades Básicas de Saúde, localizadas nos seguintes bairros:_x000D_
 _x000D_
 •	Batatal;_x000D_
 •	Cacheira de São Bento e_x000D_
 •	Distrito de Orvalho.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2365/10-2025-n144_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2365/10-2025-n144_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao senhor Kalyan Pereira de Oliveira Silva, Diretor Geral do Departamento Municipal de Água e Esgoto – DEMAE, que esclareça sobre a previsão para a realização previsão para a realização do serviço de canalização do esgoto que atualmente se encontra a céu aberto nos fundos das residências da Rua Manuel Ferreira dos Santos, nas proximidades do número 68, no distrito do Manejo._x000D_
 Anexa-se fotografias do local para melhor apreciação da situação e embasamento para análise da situação relatada.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2370/10-2025-n145_-_requerimento_-_sandra.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2370/10-2025-n145_-_requerimento_-_sandra.doc</t>
   </si>
   <si>
     <t>REQUERER ao senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, que sejam prestados esclarecimentos acerca da ausência de iluminação pública e rede elétrica, em toda a extensão da Rua da Cachoeirinha, no distrito de Conceição de Ibitipoca, apesar da existência de postes no trecho.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2380/09-2025-n146_-_requerimento_-_fabinho_e_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2380/09-2025-n146_-_requerimento_-_fabinho_e_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER à Mesa Diretora o agendamento de uma Audiência Pública com a Companhia Energética de Minas Gerais - CEMIG, com o objetivo de tratar de assuntos relacionados às atuais condições da rede elétrica no município.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2382/10-2025-n147_-_requerimento_-_buiu.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2382/10-2025-n147_-_requerimento_-_buiu.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao senhor Mateus Emanuel Borges Oliveira, Diretor de Convênios e Prestação de Contas, as seguintes informações relativas à construção do muro de contenção localizado no bairro Piúna:_x000D_
 Solicita-se, para fins de esclarecimento e fiscalização, cópias dos seguintes documentos:_x000D_
 _x000D_
 •	Convênio firmado para a execução da obra_x000D_
 •	Projeto técnico;_x000D_
 •	Contrato firmado com a empresa executora, e a _x000D_
 •	Planilha de execução da obra.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2383/10_-2025-n148_-_requerimento_-_varios_vereadores.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2383/10_-2025-n148_-_requerimento_-_varios_vereadores.docx</t>
   </si>
   <si>
     <t>REQUERER à Mesa Diretora, que seja encaminhado um ofício ao Departamento Nacional de Infraestrutura de Transportes – DNIT, solicitando a construção de redutores de velocidade ou radar, na BR 267 - Rodovia Vital Brasil, no seguinte trecho: _x000D_
 •	 Entre a curva da Rua Maria Elídia e a Rua Luiz Henrique, em ambos os sentidos da via, no trajeto entre os municípios de Juiz de Fora e Caxambu, e vice-versa._x000D_
 Anexe-se imagens extraídas das plataformas de mapas digitais, com o intuito de facilitar a análise do local.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/10_-2025-n149_-_requerimento_-_varios_vereadores.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/10_-2025-n149_-_requerimento_-_varios_vereadores.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, informações sobre a previsão de início da obra de calçamento da Rua Odilon Januário de Oliveira, localizada no bairro Afonso Pena.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2390/requerimento_150.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2390/requerimento_150.doc</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Kalyan Pereira de Oliveira Silva, Diretor Geral do Departamento Municipal de Água e Esgoto – DEMAE, a elaboração de estudo técnico necessário referente ao Projeto de Lei Ordinária nº 19/2025, de minha autoria, que altera o regulamento da Autarquia DEMAE – Departamento Municipal de Água e Esgoto, com o objetivo de proibir a cobrança da taxa de religação de água nos casos de interrupção do fornecimento por inadimplência._x000D_
 Dessa forma, solicita-se que sejam elaborados e apresentados os seguintes elementos técnicos:_x000D_
 •	Estimativa do impacto orçamentário-financeiro da medida no exercício em que deva iniciar sua vigência e nos dois subsequentes;_x000D_
 •	Demonstração de que a eventual renúncia de receita foi considerada na estimativa de receita da Lei Orçamentária Anual vigente, ou a possibilidade de ser realizada;_x000D_
 _x000D_
 Tais informações serão anexadas ao processo legislativo do Projeto de Lei Ordinária nº 19/2025, para fins de adequação formal e prosseguimento regular da tramitação.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>GELINHO DU MANEJO, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/151._requerimento_no_151_2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/151._requerimento_no_151_2025.doc</t>
   </si>
   <si>
     <t>REQUERER A CONVOCAÇÃO DO DIRETOR DO DEMAE PARA PARTICIPAR DA REUNIÃO DE COMISSÕES A SER REALIZADA NO DIA 05/11, A PARTIR DAS 15H, com a finalidade de discutir a forma como vêm sendo prestados os serviços públicos da Autarquia Municipal DEMAE – Departamento Municipal de Água e Esgoto, especialmente no que se refere:_x000D_
 - à organização e funcionamento dos plantões realizados em finais de semana e feriados;_x000D_
 - à prestação dos serviços de manutenção, atendimento e reparos emergenciais nesses períodos;_x000D_
 - à eficiência e comunicação com a população durante a ocorrência de interrupções ou problemas de abastecimento;_x000D_
 - forma como vem sendo executados os serviços públicos essenciais prestados pela Autarquia.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2397/n152_-_requerimento_-_demae_valores_arrecadados_distritos_manejo_orvalho_vila_sao_geraldo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2397/n152_-_requerimento_-_demae_valores_arrecadados_distritos_manejo_orvalho_vila_sao_geraldo.doc</t>
   </si>
   <si>
     <t>REQUER, após ouvido o Plenário, que seja encaminhado o presente requerimento ao Diretor do Departamento Municipal de Água e Esgoto – DEMAE, solicitando as seguintes informações:_x000D_
 1ª Quais os valores arrecadados a título de taxas de fornecimento de água e de esgotamento sanitário referentes aos distritos de Manejo e Orvalho, bem como à comunidade Vila São Geraldo, discriminados por exercício dos últimos três anos (2023, 2024 e 2025, até a presente data);_x000D_
 2ª Especificação de como tais valores são aplicados ou revertidos em benefícios e manutenção dos respectivos sistemas de abastecimento e esgotamento sanitário.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, JUNINHO MOURA, PROFESSOR THIAGO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2407/10_-2025-n153_-_requerimento_-_varios_vereadores.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2407/10_-2025-n153_-_requerimento_-_varios_vereadores.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Raphael Veríssimo da Silva Nepomuceno, Secretário Municipal de Saúde, que seja verificada a possibilidade de manter atendimentos à população durante os feriados prolongados, bem como realizar a contratação de médico substituto nos períodos de férias dos profissionais em efetivo exercício.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>DÓ DE IBITIPOCA, MARCOS DELMON MASSARINO, PROFESSOR THIAGO, SANDRA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2410/requerimento_dispensa_intersticio_ploe_no_41-25.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2410/requerimento_dispensa_intersticio_ploe_no_41-25.doc</t>
   </si>
   <si>
     <t>REQUERER a dispensa de interstício regimental para a discussão e votação do Projeto de Lei Ordinária nº 41/2025 que “Autoriza o Poder Executivo Municipal a executar obras de construção de passeio público (calçada) no Distrito de Conceição de Ibitipoca e dá outras providências.” nesta sessão.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2422/11-2025-n155_-_requerimento_-_marcos.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2422/11-2025-n155_-_requerimento_-_marcos.doc</t>
   </si>
   <si>
     <t>REQUERER, respeitosamente, ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, informações sobre a previsão da construção de um redutor de velocidade, conforme Indicação nº 15/2025, nos seguintes endereços: _x000D_
 _x000D_
 •	Rua Clemente Armando Moreira, nas proximidades do nº 986; e_x000D_
 _x000D_
 •	Rua Domingos Joana D’Ávila, nas proximidades do nº 21.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2421/11-2025-n156_-_requerimento_-_thiago_e_zeze.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2421/11-2025-n156_-_requerimento_-_thiago_e_zeze.doc</t>
   </si>
   <si>
     <t>REQUERER respeitosamente ao senhor Raphael Verissimo da Silva Nepomuceno, Secretário Municipal de Saúde, informações sobre a previsão da realização da reforma do Posto de Saúde da Família (PSF), na localidade rural de Capoeira Grande. _x000D_
 Os pontos em que requerem maior atenção são:_x000D_
 •	O forro,_x000D_
 •	O telhado, e a _x000D_
 •	A tampa da caixa da fossa.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2427/n157_-_11-2025_-_requerimento_-_sandra.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2427/n157_-_11-2025_-_requerimento_-_sandra.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, que sejam prestados esclarecimentos acerca da ausência de iluminação pública, em toda a extensão da Rua Elzira Conceição Moreira, no distrito de Conceição de Ibitipoca.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2428/n158_-_11-2025_-_requerimento_-_sandra.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2428/n158_-_11-2025_-_requerimento_-_sandra.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Raphael Verissimo da Silva Nepomuceno, Secretário Municipal de Saúde, que seja realizado um levantamento dos cidadãos do município que sofrem de Diabetes Tipo 1.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2429/n159_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2429/n159_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, informações e esclarecimentos acerca da previsão para a construção de um bueiro na Rua Maria Piau, nº 5, no bairro Afonso Pena._x000D_
 No referido endereço, o local vem sofrendo há anos com o acúmulo e o escoamento inadequado das águas pluviais, que acabam invadindo sua residência e causando diversos transtornos, inclusive danos materiais e riscos à saúde._x000D_
 Ressalta-se que a moradora já procurou a Prefeitura Municipal em outras oportunidades em busca de uma solução definitiva, sem que até o momento tenha sido atendida. _x000D_
 Diante do exposto, require-se que:_x000D_
 _x000D_
 1. Que seja informado se existe projeto ou planejamento para a construção do bueiro no endereço mencionado;_x000D_
 2. Caso positivo, qual o prazo estimado para o início e conclusão da obra;_x000D_
 3. Caso negativo, que sejam informados os motivos da ausência de previsão e se há possibilidade de inclusão da demanda no planejamento municipal.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/n160_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/n160_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Kalyan Pereira de Oliveira Silva, Diretor Geral do Departamento Municipal de Água e Esgoto – DEMAE, esclarecimentos sobre a rede de abastecimento de água que atende o Distrito de Manejo e a Vila Cerâmica. A Vila Cerâmica tem enfrentado, de forma recorrente, longos períodos sem água, o que compromete diretamente as condições de higiene, saúde e bem-estar da comunidade. Apesar das diversas reclamações já encaminhadas ao DEMAE e das frequentes visitas das equipes técnicas ao local, o problema persiste, sendo informado que a principal causa está na antiguidade e fragilidade da rede, que inclusive passa por dentro da do Distrito do Manejo, o que dificulta a realização de intervenções eficazes. Diante disso, solicito: 1. Informações sobre a previsão de substituição total ou parcial dessa rede de água; 2. Se existe projeto, orçamento ou cronograma em elaboração; 3.Quais medidas emergenciais estão sendo adotadas para garantir o fornecimento mínimo até a resolução definitiva.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/n161_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/n161_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja realizados serviços de patrolamento no Morro do Caeté, conhecido também popularmente como Morro do Totonho Mariano._x000D_
 Ressalto que, durante o período de estiagem, foi feita uma indicação formal solicitando a manutenção da estrada. Entretanto, embora a máquina tenha atuado na região da Ponte Nova e seguido em direção ao Manejo, as estradas do Caeté não receberam os devidos reparos, mesmo sendo uma via que faz ligação direta com o Manejo. Tal situação gerou grande estranhamento e preocupação por parte dos moradores.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/n162_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/n162_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER à senhora Maria Cristina Mautone Alves Vargas, Secretária Municipal de Educação, as seguintes informações referentes ao Programa Bolsa Transporte:_x000D_
 _x000D_
 1. Qual foi o valor total gasto com o Bolsa Transporte no ano de 2025;_x000D_
 2. Qual foi a quantidade de bolsas concedidas/utilizadas no ano de 2025;_x000D_
 3. Qual será o valor definido para cada bolsa transporte no exercício de 2026.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/n163_-_11-2025_-_requerimento_-_josimar_e_antonio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/n163_-_11-2025_-_requerimento_-_josimar_e_antonio.docx</t>
   </si>
   <si>
     <t>REQUERER, que após oitiva e aprovação deste colendo plenário seja enviado um ofício ao senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, com cópia ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, para que, conjuntamente, informem a essa Casa legislativa qual é a previsão da reforma e reinauguração da Quadra do bairro Batatal. Além disso, torna-se necessário a realização do calçamento ao referido centro poliesportivo.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/n164_-_11-2025_-_requerimento_-_josimar.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/n164_-_11-2025_-_requerimento_-_josimar.docx</t>
   </si>
   <si>
     <t>REQUERER, que após oitiva e aprovação deste colendo plenário seja enviado um ofício ao senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, informações sobre quais são os trâmites necessários para que o Distrito Sede do Município receber novas torres de telefonia celular de modo a atender bairros que não possuem cobertura de sinais de operadora de forma eficaz, como por exemplo os seguintes bairros: Batatal, Três Porteiras, Poço da Pedra, Santo Antônio, dentre outros.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/n165_-_11-2025_-_requerimento_-__josimar_e_antonio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/n165_-_11-2025_-_requerimento_-__josimar_e_antonio.docx</t>
   </si>
   <si>
     <t>REQUERER, à senhora Bianca Alves Vieira, Secretária Municipal de Assistência Social, que seja informado a essa casa acerca da possibilidade de visitas e posterior assistência nas condições alimentar e moradia as famílias residentes nos endereços abaixo mencionados do Bairro Batatal:_x000D_
 _x000D_
 1.	Família residente na Rua Rosaura Moreira Tavares, N° 48E;_x000D_
 2.	Família Residente no Conjunto Habitacional – Rua F, Casa 10;</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, GELINHO DU MANEJO, JOSIMAR CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/n166_-_11-2025_-_requerimento_-_josimar_antonio_e_rogerio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/n166_-_11-2025_-_requerimento_-_josimar_antonio_e_rogerio.docx</t>
   </si>
   <si>
     <t>REQUERER, ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, com cópia à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, por meio do Gabinete da Prefeita, que seja encaminhado um ofício solicitando informações se há a previsão orçamentária e se consta no cronograma do orçamento de 2026, a realização da pavimentação e a construção de bueiros da estrada conhecida como: “Cerâmica”, no Distrito de Manejo.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/n167_-_11-2025_-_requerimento_-_josimar_e_antonio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/n167_-_11-2025_-_requerimento_-_josimar_e_antonio.docx</t>
   </si>
   <si>
     <t>REQUERER, ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, com cópia à Excelentíssima Senhora Prefeita Elenice Pereira Delgado Santelli, por meio do Gabinete da Prefeita, que seja encaminhado um ofício solicitando informações sobre quando se dará o início da pavimentação das ruas José Libinides, Ana Maria Mota e 13 de Maio, no Bairro Três Porteiras, bem como a instalação de bueiros para a captação de águas pluviais no referido bairro.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2453/n168_-_11-2025_-_requerimento_-_josimar.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2453/n168_-_11-2025_-_requerimento_-_josimar.docx</t>
   </si>
   <si>
     <t>REQUERER, à senhora Maria Cristina Mautone Alves Vargas, Secretária Municipal de Educação, que informe a essa Casa Legislativa acerca da possibilidade de ampliação da infraestrutura física e pedagógica, do Centro Educacional Infantil Prof. Suely Guimarães Motta. Uma vez que, na instituição mencionada, atende diversos bairros do município, entre eles: _x000D_
 •	Recanto Alegre, _x000D_
 •	Piúna, _x000D_
 •	Vila Afonso Pena, _x000D_
 •	Vila Belmira,_x000D_
 •	São Francisco, dentre outros. _x000D_
 Além disso, sabe-se que no espaço físico da referida unidade educacional há espaço suficiente para a construção de, ao menos, duas salas de aula.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/n169_-_11-2025_-_requerimento_-_josimar.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/n169_-_11-2025_-_requerimento_-_josimar.docx</t>
   </si>
   <si>
     <t>REQUERER à excelentíssima senhora Prefeita Elenice Pereira Delgado Santelli, se existe a possibilidade de abertura de processo licitatório para aquisição de placas para a nomeação de ruas e estradas rurais do município de Lima Duarte-MG.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2455/n170_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2455/n170_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Vinicius de Almeida Salles, Secretário Municipal de Fazenda, com cópia para o senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, informações e a documentação comprobatória acerca das verbas públicas (emendas parlamentares, convênios, transferências voluntárias, repasses ou convênios) destinadas ao Município de Lima Duarte-MG e vinculadas ao ex-deputado Custódio Mattos, referentes aos exercícios de 2000 até a presente data.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/n171_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/n171_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER à senhora Lorena Lacerda Furtado de Paula, Procuradora Geral do Município, que seja informado a delimitação do terreno de propriedade da Prefeitura Municipal, localizado no bairro Três Porteiras, situado aos fundos da Rua 13 de Maio, especificamente atrás dos números 60 e 62._x000D_
 Os moradores relatam e comprovam que no local existem diversos eucaliptos de grande porte, apresentando risco iminente de queda sobre as residências, especialmente em períodos de vento forte e chuvas intensas.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2457/n172_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2457/n172_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, esclarecimentos sobre a previsão de manutenção da Estrada dos Guedes, localizada no Distrito de Orvalho._x000D_
 No início deste ano foi encaminhada a esta Secretaria a Indicação Nº 226/2025 solicitando a realização da manutenção da referida estrada, porém, até o presente momento, nenhuma intervenção foi executada</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2463/n173_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2463/n173_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que sejam prestados esclarecimentos acerca da previsão para o alargamento da Rua Rosaura Moreira Tavares, no trecho compreendido entre os números 01 e 10, próximo ao ferro-velho, localizado na Rua Altamir Pacheco de Andrades no nº 2, no bairro Batatal. Ressalta-se que há viabilidade técnica para o alargamento da via pelo lado do barranco, permitindo ampliar o espaço de circulação e proporcionando mais segurança e comodidade aos moradores e usuários da rua. Diante do exposto, necessito das seguintes informações:1. Qual é a previsão de início das obras de alargamento do trecho mencionado; 2. Se já existe projeto técnico ou estudo preliminar para essa intervenção; 3. Quais medidas a Secretaria pretende adotar para solucionar a situação.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2464/n174_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2464/n174_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Lutainer Junior Castro Lino Coelho, Engenheiro, que designe aos setores competentes, o esclarecimento sobre se foi realizada notificação ao proprietário do loteamento localizado no final da Rua Elezeu Belote, via que faz ligação com a Rua Maria Augusta Alves._x000D_
 No referido local foram comercializados diversos lotes; contudo, a via não recebeu o devido calçamento, tampouco a infraestrutura básica necessária para garantir condições adequadas de tráfego e segurança aos moradores.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2465/n175_-_11-2025_-_requerimento_-_josimar_e_antonio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2465/n175_-_11-2025_-_requerimento_-_josimar_e_antonio.docx</t>
   </si>
   <si>
     <t>REQUERER que após oitiva e aprovação deste colendo plenário seja enviado ofício ao Gabinete da Prefeita com cópia para à senhora Maria Cristina Mautone Alves Vargas, Secretária Municipal de Educação, para que as mesmas informem a essa Casa Legislativa acerca das seguintes irregularidades na Escola Municipal situada no Distrito de Manejo.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2466/n176_-_11-2025_-_requerimento_-_josimar_e_antonio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2466/n176_-_11-2025_-_requerimento_-_josimar_e_antonio.docx</t>
   </si>
   <si>
     <t>REQUERER que, após oitiva e aprovação deste colendo plenário, que seja enviado ofício ao senhor Kalyan Pereira de Oliveira Silva, Diretor Geral do Departamento Municipal de Água e Esgoto – DEMAE, questionando sobre a previsão para a realização de serviços de intervenção na captação do esgoto da localidade de Vila São Geraldo. Além disso, caso haja projetos existentes, requerer-se que sejam enviados uma cópia a essa Casa Legislativa.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>FABIO DA ROÇADEIRA, JOSIMAR CAMPOS, JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2473/requerimento_dispensa_intersticio_ploe_no_48-25.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2473/requerimento_dispensa_intersticio_ploe_no_48-25.doc</t>
   </si>
   <si>
     <t>REQUERER a dispensa de interstício regimental para a discussão e votação do Projeto de Lei Ordinária nº 48/2025 que “Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$ 623.600,00 na forma que menciona”, nesta sessão.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2469/n178_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2469/n178_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Raphael Verissimo da Silva Nepomuceno, Secretário Municipal de Saúde, que seja encaminhado a esta Casa Legislativa uma cópia integral do contrato de prestação de serviços firmado entre a APAE e a Prefeitura Municipal de Lima Duarte._x000D_
 Solicito ainda, que sejam enviadas as respectivas prestações de contas referentes ao primeiro mês de atendimento, contendo:_x000D_
 1. Quantidade de pacientes atendidos, discriminados por especialidade;_x000D_
 2. Tempo médio de atendimento em cada uma das seguintes especialidades:_x000D_
 •	Fonoaudiologia;_x000D_
 •	Fisioterapia;_x000D_
 •	Neurologista;_x000D_
 •	Neuroavaliação.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2476/n179_-_11-2025_-_requerimento_-_buiu.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2476/n179_-_11-2025_-_requerimento_-_buiu.docx</t>
   </si>
   <si>
     <t>REQUERER ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras, Meio Ambiente, Agricultura e Pecuária, que seja feito esclarecimentos sobre a previsão para a construção do bueiro na Rua Maria Piau, no bairro Afonso Pena, no trecho compreendido entre os números 185 e 229._x000D_
 Ressalta-se que os moradores do local vêm, há anos, encaminhando diversos pedidos à Prefeitura por meio de indicações e ofícios, recebendo como resposta que a obra estaria em planejamento. Porém, até o presente momento, nenhuma providência efetiva foi tomada._x000D_
 Diante da situação exposta, solicita-se que sejam informados o prazo correto e a previsão real para o início e conclusão das obras, a fim de que a comunidade possa ter uma resposta concreta sobre a solução do problema.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA, BUIU O PEIXE, DÓ DE IBITIPOCA, FABIO DA ROÇADEIRA, GELINHO DU MANEJO, JOSIMAR CAMPOS, JUNINHO MOURA, MARCOS DELMON MASSARINO, PROFESSOR THIAGO, SANDRA OLIVEIRA, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2477/n180_requerimento.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2477/n180_requerimento.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra discussão e votação em Plenário do Projeto de Lei Ordinária n° 33/2025 “Dispõe sobre o Plano Plurianual do Município de Lima Duarte para o período de 2026 a 2029”, de iniciativa da Prefeita, bem como as emendas apresentadas, amparado no § 2º do art. 237 do Regimento Interno.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2478/n181_-_12-2025_-_requerimento_-_fabinho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2478/n181_-_12-2025_-_requerimento_-_fabinho.doc</t>
   </si>
   <si>
     <t>REQUERER à Mesa Diretora que seja encaminhado um ofício para Operadora Vivo, solicitando a ampliação do sinal de telefone móvel na localidade rural de Palmital.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2479/n182_-_12-2025_-_requerimento_-_fabinho.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2479/n182_-_12-2025_-_requerimento_-_fabinho.doc</t>
   </si>
   <si>
     <t>REQUERER ao senhor Allisson Vilela Paula, Secretário Municipal de Administração, Turismo, Cultura, Esporte e Lazer, que seja analisada a possibilidade de extensão ou manutenção do sinal da operadora Vivo na localidade de Palmital._x000D_
 Atualmente, o sinal da operadora Vivo na região é transmitido pela torre localizada no Distrito de São Domingos da Boicana. No entanto, o sinal não chega mais à localidade de Palmital, prejudicando a comunicação dos moradores.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/183._requerimento183.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/183._requerimento183.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra discussão e votação em Plenário do Projeto de Lei Ordinária n° 34/2025 “Estima e fixa a despesa do Município de Lima Duarte para o período de 2026 a 2029”, de iniciativa da Prefeita, bem como as emendas apresentadas, amparado no § 2º do art. 237 do Regimento Interno.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento184.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento184.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra discussão e votação em Plenário do Projeto de Lei Complementar n° 03/2025 “Altera a Lei Complementar nº 49, de 21 de dezembro de 2018 e a Lei Complementar nº 25, de 28 de fevereiro de 2012”, de iniciativa da Prefeita, amparado no § 2º do art. 237 do Regimento Interno.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/185._requerimento_informacoes_prefeita_-_calcamento_ibitipoca_-_donizete.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/185._requerimento_informacoes_prefeita_-_calcamento_ibitipoca_-_donizete.doc</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO O PRESENTE REQUERIMENTO DE INFORMAÇÕES À PREFEITA E AO SECRETÁRIO DE OBRAS, para que esta prestem as seguintes informações oficiais a esta Casa Legislativa, no prazo legal e em caráter de urgência, acerca da obra de calçamento da estrada que liga o Município de Lima Duarte ao Distrito de Conceição de Ibitipoca, objeto do Contrato nº 97/2022, atualmente paralisada.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>FABIO DA ROÇADEIRA, GELINHO DU MANEJO, JOSIMAR CAMPOS, JUNINHO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/186._requerimento_no_186.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/186._requerimento_no_186.doc</t>
   </si>
   <si>
     <t>Requer a dispensa de interstício regimental para a discussão e votação do Projeto de Lei Ordinária nº 50/2025 que “Autoriza a aquisição de imóvel urbano no Município de Lima Duarte”, nesta sessão.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2491/187._requeriemento_no_187_2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2491/187._requeriemento_no_187_2025.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra discussão e votação em Plenário do Projeto de Lei Ordinária n° 42/2025 “Dispõe sobre a concessão de subvenção social para o Grêmio Recreativo Escola de Samba Unidos da Vila, no importe de R$ 15.000,00, para o exercício financeiro de 2026”</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2492/188._requeriemento_no_188_2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2492/188._requeriemento_no_188_2025.doc</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Dispensa de Interstício para que, em turno único, ocorra discussão e votação em Plenário do Projeto de Lei Ordinária n° 49/2025, que “Dispõe sobre a concessão de subvenção social para o Bloco Carnavalesco Unidos do Morro - BCUM, no importe de R$ 10.000,00, para o exercício financeiro de 2026”.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2493/plce_no_03-25_-_requerimento_e_emenda_em_separada_no_01_-_reforma_administrativa.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2493/plce_no_03-25_-_requerimento_e_emenda_em_separada_no_01_-_reforma_administrativa.doc</t>
   </si>
   <si>
     <t>REQUERER seja acrescida e feito o processamento da emenda apresentada ao Projeto de Lei Complementar nº 03/2025, de autoria da Prefeita, que “Altera a Lei Complementar nº 49, de 21 de dezembro de 2018 e a Lei Complementar nº 25, de 28 de fevereiro de 2012.”.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>FABIO DA ROÇADEIRA, JOSIMAR CAMPOS, JUNINHO MOURA, PROFESSOR THIAGO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2366/03._pelom_no_01-25_-_aquisicao_de_imoveis_e_emenda_de_bancada.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2366/03._pelom_no_01-25_-_aquisicao_de_imoveis_e_emenda_de_bancada.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Orgânica do Município de Lima Duarte na forma que menciona".</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/02._plol_no_01_2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/02._plol_no_01_2025.doc</t>
   </si>
   <si>
     <t>"Institui no Calendário Oficial de Eventos do Município. o Dia Municipal do Samba".</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/plol_no_02-25_-_atualiza_os_subsidios_vereadores_2025_a_2028_1.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/plol_no_02-25_-_atualiza_os_subsidios_vereadores_2025_a_2028_1.docx</t>
   </si>
   <si>
     <t>"Atualiza os subsídios dos Vereadores da Câmara Municipal de Lima Duarte de Lima Duarte para a 36ª Legislatura".</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/plol_no_03-2025_-_estabelece_norma_para_nomeacao_de_estradas_estadual_e_federal_dentro_do_municipio_de_lima_duarte.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/plol_no_03-2025_-_estabelece_norma_para_nomeacao_de_estradas_estadual_e_federal_dentro_do_municipio_de_lima_duarte.doc</t>
   </si>
   <si>
     <t>"Estabelece critérios para nomeação de estradas estadual e federal dentro do Município de Lima Duarte".</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/03._plol_no_04_2025.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/03._plol_no_04_2025.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a política municipal de acessibilidade de pessoas com deficiência".</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/03._plol_no_05-2025_-_proibe_queimada_nas_vias_publicas.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/03._plol_no_05-2025_-_proibe_queimada_nas_vias_publicas.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de queimadas nas vias públicas e nos imóveis urbanos do Município de Lima Duarte".</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/02._plol_no_06-2025_-_altera_lo_utilidade_publica_banda_maximiano.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/02._plol_no_06-2025_-_altera_lo_utilidade_publica_banda_maximiano.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária nº 924/1993".</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/03._plol_no_07-2025_-_altera_lo_utilidade_publica_centro_comunitario_do_manejo.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/03._plol_no_07-2025_-_altera_lo_utilidade_publica_centro_comunitario_do_manejo.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária nº 1.405/2007".</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/03._plol_no_08-2025_-_altera_lei_transporte_escolar_lm_no_2.132-23.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/03._plol_no_08-2025_-_altera_lei_transporte_escolar_lm_no_2.132-23.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária nº 2.132/2023".</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/03._pr_no_05-2025_-_regulamenta_diaria_para_vereadores.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/03._pr_no_05-2025_-_regulamenta_diaria_para_vereadores.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação, forma de concessão e fixação de valores de diárias a vereadores da Câmara Municipal de Lima Duarte - MG".</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/04._projeto_de_lei_-_transito_de_bicicletas_no_calcadao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/04._projeto_de_lei_-_transito_de_bicicletas_no_calcadao.doc</t>
   </si>
   <si>
     <t>"Altera os § 1º, 2 º e 3º e acrescenta os §4º e § 5º ao Art. 2º da Lei Ordinária nº 997/1997".</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/03._plol_no_11-2025_-_altera_lo_no_1825-16_-_gratificacao_licitacoes.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/03._plol_no_11-2025_-_altera_lo_no_1825-16_-_gratificacao_licitacoes.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária nº 1.825/16 na forma que menciona".</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/03._plol_no_12-2025_-_altera_lo_no_2.063-2022_-_auxilio_alimentacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/03._plol_no_12-2025_-_altera_lo_no_2.063-2022_-_auxilio_alimentacao.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária nº 2.063/2022 na forma específica".</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2122/03._plol_no_13-24_-_abril_laranja.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2122/03._plol_no_13-24_-_abril_laranja.doc</t>
   </si>
   <si>
     <t>"Institui no âmbito do Município de Lima Duarte o mês "Abril Laranja", dedicado à campanha de prevenção da crueldade contra os animais".</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2257/03._plol_no_14_2025.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2257/03._plol_no_14_2025.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária nº 875/1991".</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2258/03._plol_no_15_2025_-_proibicao_bicicletas_nas_ruas_do_municipio.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2258/03._plol_no_15_2025_-_proibicao_bicicletas_nas_ruas_do_municipio.docx</t>
   </si>
   <si>
     <t>“Proíbe a circulação de bicicletas, triciclos e similares, bem como bicicletas elétricas e equipamentos de mobilidade individual autopropelidos em todas as calçadas e passeios públicos do Município de Lima Duarte – MG”.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2263/03._plol_no_16_2025.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2263/03._plol_no_16_2025.docx</t>
   </si>
   <si>
     <t>"Institui a Campanha "Check-Up do Idoso" no Município de Lima Duarte para alertar sobre diagnóstico precoce e prevenção de doenças em pessoas idosas de qualquer gênero".</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2265/03._plol_17_2025_festa_de_santo_antonio.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2265/03._plol_17_2025_festa_de_santo_antonio.doc</t>
   </si>
   <si>
     <t>"Institui, no Calendário Oficial de Eventos do Município, a Festa de Santo Antônio, realizada anualmente no distrito de Conceição de Ibitipoca".</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2297/03._pl_-_portal_da_transparencia__para_entidades_2.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2297/03._pl_-_portal_da_transparencia__para_entidades_2.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de entidades filantrópicas ou beneficentes do município de Lima Duarte que receberem recursos públicos de qualquer natureza, a divulgarem trimestralmente o balanço financeiro em que se especifica".</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2345/03._plol_no_19-2025_-_altera_lm_no_1.437-2008_-_taxa_religacao_agua.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2345/03._plol_no_19-2025_-_altera_lm_no_1.437-2008_-_taxa_religacao_agua.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária nº 1.437/08, na forma que menciona".</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/03._plol_no_20-25_-_denominacao_de_logradouro_publico_estradas_-_ponte_nova.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/03._plol_no_20-25_-_denominacao_de_logradouro_publico_estradas_-_ponte_nova.doc</t>
   </si>
   <si>
     <t>"Denomina logradouro público na localidade Ponte Nova".</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>MARCOS DELMON MASSARINO, PROFESSOR THIAGO, ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2381/03._plol_no_21-25_-_remocao_fiacao_internet_tv_marcos_delmon.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2381/03._plol_no_21-25_-_remocao_fiacao_internet_tv_marcos_delmon.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade das empresas prestadoras dos serviços de televisão, internet ou telefonia por assinatura, após o cancelamento do serviço, realizarem a remoção e o descarte do cabeamento inativado”.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2416/03._plol_no_22-2025_-_altera_lo_no_1825-16_-_reestruturacao.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2416/03._plol_no_22-2025_-_altera_lo_no_1825-16_-_reestruturacao.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária nº 1.825/16 na forma específica".</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2459/03._plol_no_23_2025-_prioridade_para_comerciantes_locais.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2459/03._plol_no_23_2025-_prioridade_para_comerciantes_locais.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a prioridade dos espaços destinados a barracas e similares, nos eventos festivos oficiais do Município de Lima Duarte, para comerciantes no Município".</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2474/02._plol_no_24-25_-_denominacao_de_logradouro_publico_loteamento_rua_em_residencial_-_conceicao_de_ibitipoca.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2474/02._plol_no_24-25_-_denominacao_de_logradouro_publico_loteamento_rua_em_residencial_-_conceicao_de_ibitipoca.doc</t>
   </si>
   <si>
     <t>"Denomina logradouro público na Zona Rural próxima ao Distrito de Conceição de Ibitipoca"</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Elenice Pereira Delgado Santelli</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_-_01.2025_-_subvencao_apae_e_ilpi_-_2025.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_-_01.2025_-_subvencao_apae_e_ilpi_-_2025.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de subvenções sociais às Entidades e celebração de parcerias que menciona para o exercício 2025, e dá outras providências".</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_-_02.2025_-_subvencao_unidos_da_vila.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_-_02.2025_-_subvencao_unidos_da_vila.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social para o Grêmio Recreativo Escola de Samba Unidos da Vila, no importe de R$12.000,00, para o exercício financeiro de 2025"..</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/plo_03.2025_subvencao_ilpi_-_pl_reenviado.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/plo_03.2025_subvencao_ilpi_-_pl_reenviado.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social para manutenção da Entidade Instituição de Longa Permanência para Idosos Lar São Vicente de Paulo - ILPI, no importe de R$19.500,00, conforme estabelecido no art. 5-A, II, da Lei Municipal nº 2.196/2023".</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/03._plo_04.2025_-_autoriza_abertura_de_credito_suplementar_250.000_-_castracao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/03._plo_04.2025_-_autoriza_abertura_de_credito_suplementar_250.000_-_castracao.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025, no valor de R$250.000,00 na forma que menciona".</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/20250213115900163.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/20250213115900163.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$3.573.467,86 na forma que menciona".</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/03._projeto_de_lei_-_novo_perimetro_urbano_sede_do_muncipio_-_apos_aprovacao_do_conselho_da_cidade.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/03._projeto_de_lei_-_novo_perimetro_urbano_sede_do_muncipio_-_apos_aprovacao_do_conselho_da_cidade.docx</t>
   </si>
   <si>
     <t>"Define novo perímetro urbano para a Sede do Município de Lima Duarte e dá outras providências".</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/projeto_de_lei_07.2025-_demae.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/projeto_de_lei_07.2025-_demae.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$329.873,75 na forma que menciona".</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/03._projeto_de_lei_08.2025_contribuicao_apae.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/03._projeto_de_lei_08.2025_contribuicao_apae.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Contribuição Financeira no valor de R$ 125.000,00 (Cento e vinte e cinco mil reais) para o exercício de 2025, à Entidade APAE - Associação de Pais e Amigos dos Excepcionais, por meio de celebração de parceria, na forma que menciona.”</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/03._pl_09.2025_-_aldir_blanc.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/03._pl_09.2025_-_aldir_blanc.docx</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Especial no valor de R$ 165.843,77e dá outras providências”.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/plo_10.2025_-_revisao_geral_anual_dos_servidores_e_correcao_dos_vencimentos_dos_ace_eacs_-_analise_planejar.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/plo_10.2025_-_revisao_geral_anual_dos_servidores_e_correcao_dos_vencimentos_dos_ace_eacs_-_analise_planejar.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos municipais e autoriza a correção dos vencimentos dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias, em razão do Piso Nacional Salarial”.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2082/03._plo_11.2025_-_piso_dos_profissionais_do_magisterio_2025.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2082/03._plo_11.2025_-_piso_dos_profissionais_do_magisterio_2025.docx</t>
   </si>
   <si>
     <t>“Define o valor do piso salarial aos profissionais do magistério municipal, para o fim específico de adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos em que preceitua a Lei Federal nº 11.738/2008.”</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2100/03._projeto_de_lei_emendas_parlamentares_impositivas_-_2025.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2100/03._projeto_de_lei_emendas_parlamentares_impositivas_-_2025.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre o repasse de recursos às entidades que menciona, conforme programação incluída no orçamento anual por meio de emendas individuais do Poder Legislativo".</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2101/projeto_de_lei_2025_exposicao_-_finalizado.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2101/projeto_de_lei_2025_exposicao_-_finalizado.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$1.750.000,00 na forma que menciona".</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_14.2025_sistema_municipal_de_cultura.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_14.2025_sistema_municipal_de_cultura.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre o Sistema Municipal de Cultura do Município de Lima Duarte, Estado de Minas Gerais, e dá outras providências"</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2117/03._projeto_de_lei_15.2025_-_abertura_credito_adicional_suplementar.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2117/03._projeto_de_lei_15.2025_-_abertura_credito_adicional_suplementar.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$ 703.978,96 na forma que menciona".</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2124/projeto_de_lei_16.2025_-_suplementacao_saude.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2124/projeto_de_lei_16.2025_-_suplementacao_saude.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$2.130.000,00, na forma que menciona".</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_17.2025_-_demae.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_17.2025_-_demae.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025, no valor de R$79.788,53, na forma que menciona".</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2134/03._plo_18.2025_-_subvencao_lopes.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2134/03._plo_18.2025_-_subvencao_lopes.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de contribuição ao Conselho do Desenvolvimento Comunitário de São José dos Lopes - CONDECLO, no importe de R$8.000,00".</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2172/03._plo_19.2025_-_ldo_2026.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2172/03._plo_19.2025_-_ldo_2026.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2026, e dá outras providências".</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2182/plo_20.2025_-_autoriza_a_concessao_subsidio_tarifario_ao_servico_de_transporte_coletivo_urbano_-_assinado.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2182/plo_20.2025_-_autoriza_a_concessao_subsidio_tarifario_ao_servico_de_transporte_coletivo_urbano_-_assinado.docx</t>
   </si>
   <si>
     <t>"Autoriza a concessão subsídio tarifário/subvenção econômica ao serviço de transporte coletivo urbano de passageiros do município de Lima Duarte, concede gratuidade aos domingos e feriados, e dá outras providências".</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2236/plo_subvencao_lopes_-_projeto_violeiros.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2236/plo_subvencao_lopes_-_projeto_violeiros.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de contribuição Conselho do Desenvolvimento Comunitário de São José dos Lopes - CONDECLO, no importe de R$100.000,00".</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2239/04._plo_22.2025-_dispoe_sobre_a_concessao_de_contribuicao_para_a_liga.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2239/04._plo_22.2025-_dispoe_sobre_a_concessao_de_contribuicao_para_a_liga.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de contribuição para a Liga Desportiva Limaduartina _ LDL, no importe de R$30.000,00".</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei_23.2025_demae_3_postos_-_ligacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei_23.2025_demae_3_postos_-_ligacao.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$177.202,45 na forma que menciona".</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_lei_24.2025_esporte.obras.educacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_lei_24.2025_esporte.obras.educacao.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$2.172.892,80, na forma que menciona".</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2242/projeto_de_lei_25.2025_demae.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2242/projeto_de_lei_25.2025_demae.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$154.191,75 na forma que menciona".</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2251/plo_26.2025-_operacao_de_credito_bb.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2251/plo_26.2025-_operacao_de_credito_bb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2264/pl_27.2025_-_ratifica_protocolo_de_intencoes_-_acispes.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2264/pl_27.2025_-_ratifica_protocolo_de_intencoes_-_acispes.docx</t>
   </si>
   <si>
     <t>"Ratifica o Protocolo de Intenções da Agência de Cooperação Intermunicipal em Saúde Pé da Serra/Acispes, nos termos e para os fins da Lei Federal nº 11.107/2005".</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2266/03._projeto_de_lei_2025_folha_santa_casa_apae.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2266/03._projeto_de_lei_2025_folha_santa_casa_apae.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025, no valor de R$6.578.953,31 na forma que menciona".</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2318/03._projeto_de_lei_29.2025-_repasse_ilpi_100_mil_-_emenda_parlamentar_federal.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2318/03._projeto_de_lei_29.2025-_repasse_ilpi_100_mil_-_emenda_parlamentar_federal.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social no valor de R$ 100.000,00 (cem mil reais), à Entidade Instituição de Longa Permanência para Idosos Lar São Vicente de Paulo - ILPI, e celebração de parceria na forma que menciona".</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2325/03._projeto_de_lei_30.2025._contribuicao_apae_van.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2325/03._projeto_de_lei_30.2025._contribuicao_apae_van.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de Contribuição Financeira no valor de R$ 400.000,00 (quatrocentos mil reais) à Entidade APAE - Associação de Pais e Amigos dos Excepcionais, por meio de celebração de parceria, na forma que menciona".</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/03._projeto_de_lei_2025_saude_equipamentos.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/03._projeto_de_lei_2025_saude_equipamentos.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$ 600.000,00 na forma que menciona".</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/03._pl_sacolas_plasticas.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/03._pl_sacolas_plasticas.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a substituição do uso de sacolas plásticas convencionais por sacolas biodegradáveis ou reutilizáveis em estabelecimentos comerciais no município de Lima Duarte-MG, estabelece diretrizes para a promoção da sustentabilidade e dá outras providências".</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2367/03._projeto_de_lei_ppa_26.29.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2367/03._projeto_de_lei_ppa_26.29.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual do Município de Lima Duarte para o período de 2026 a 2029".</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2368/03._projeto_de_lei_loa_26.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2368/03._projeto_de_lei_loa_26.docx</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Lima Duarte para o exercício financeiro de 2026".</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_35.2025_educacao.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_35.2025_educacao.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$ 1.979.366,81 na forma que menciona".</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_36.2025_saude.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_36.2025_saude.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$ 759.631,00 na forma que menciona".</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2394/projeto_de_lei_37.2025_saude.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2394/projeto_de_lei_37.2025_saude.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$ 100.00,00 na forma que menciona".</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2401/plo_38.2025_dispoe_sobre_a_denominacao_de_praca_publica_-_praca_fabiano_oliveira_guedim_paradinha.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2401/plo_38.2025_dispoe_sobre_a_denominacao_de_praca_publica_-_praca_fabiano_oliveira_guedim_paradinha.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de Praça Pública localizada no Centro da cidade, local conhecido como "Paradinha"".</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2402/03._plo_39.2025_dispoe_sobre_a_concessao_de_contribuicao_para_banda_e_escola_de_musica_maximiano_nepomuceno_no_importe_de_r25.000.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2402/03._plo_39.2025_dispoe_sobre_a_concessao_de_contribuicao_para_banda_e_escola_de_musica_maximiano_nepomuceno_no_importe_de_r25.000.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de contribuição para Banda e Escola de Música Maximiano Nepomuceno, no importe de R$ 25.000,00".</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/03._plo_40.2025_dispoe_sobre_a_concessao_de_contribuicao_para_associacao_cultural_caminho_da_serra_no_importe_de_r5.00000.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/03._plo_40.2025_dispoe_sobre_a_concessao_de_contribuicao_para_associacao_cultural_caminho_da_serra_no_importe_de_r5.00000.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de contribuição para Associação Cultural Caminho da Serra, no importe de R$ 5.000,00".</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2414/plo_41.2025_autoriza_o_poder_executivo_municipal_a_executar_obras_de_construcao_de_passeio_publico_calcada_no_distrito_de_conceicao_de_ib.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2414/plo_41.2025_autoriza_o_poder_executivo_municipal_a_executar_obras_de_construcao_de_passeio_publico_calcada_no_distrito_de_conceicao_de_ib.docx</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a executar obras de construção de passeio público (calçada) no Distrito de Conceição de Ibitipoca e dá outras providências".</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei_42.2025_-_subvencao_unidos_da_vila_-_carnaval_2026.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei_42.2025_-_subvencao_unidos_da_vila_-_carnaval_2026.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social para o Grêmio Recreativo Escola de Samba Unidos da Vila, no importe de R$ 15.000,00, para o exercício financeiro de 2026".</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/03._plo_43.2025_-_subvencao_ilpi_saude.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/03._plo_43.2025_-_subvencao_ilpi_saude.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social para manutenção da Entidade Instituição de Longa Permanência para Idosos Lar São Vicente de Paulo - ILPI, no importe de R$ 110.000,00".</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2444/03._plo_44.2025_dispoe_sobre_a_denominacao_de_ponte_localizada_no_monte_verde_-_jose_rodrigues_alves_-_jose_teofilo.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2444/03._plo_44.2025_dispoe_sobre_a_denominacao_de_ponte_localizada_no_monte_verde_-_jose_rodrigues_alves_-_jose_teofilo.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de Ponte localizada na estrada que liga o município de Lima Duarte ao povoado de Monte Verde".</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2446/03._projeto_de_lei_45.2025-_dispoe_sobre_o_repasse_de_recursos_a_entidades_ilpi_conforme_programacao_incluida_no_orcamento_anual_por_meio_de_em.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2446/03._projeto_de_lei_45.2025-_dispoe_sobre_o_repasse_de_recursos_a_entidades_ilpi_conforme_programacao_incluida_no_orcamento_anual_por_meio_de_em.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o repasse de recursos à Entidade que menciona, conforme programação incluída no orçamento anual por meio de emendas individuais do Poder Legislativo"</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2470/projeto_de_lei_46_de_2025_-_prorrogacao_do_pme.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2470/projeto_de_lei_46_de_2025_-_prorrogacao_do_pme.doc</t>
   </si>
   <si>
     <t>"Prorroga a vigência do Plano Municipal de Educação (PME) do Município de Lima Duarte, aprovado pela Lei Municipal nº 796/2015, e dá outras providências".</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2471/03._projeto_de_lei_47.2025_-_suplementacao_demae.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2471/03._projeto_de_lei_47.2025_-_suplementacao_demae.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025 no valor de R$ 30.000,00 na forma que menciona".</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2472/03._projeto_de_lei_48.2025_-_suplementacao_camara.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2472/03._projeto_de_lei_48.2025_-_suplementacao_camara.docx</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crédito Adicional Suplementar no Orçamento de 2025, no valor de R$ 623.600,00 na forma que menciona".</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2475/projeto_de_lei_49.2025_-_subvencao_unidos_do_morro_-_carnaval_2026_1.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2475/projeto_de_lei_49.2025_-_subvencao_unidos_do_morro_-_carnaval_2026_1.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social para o Bloco Carnavalesco Unidos do Morro - BCUM, no importe de R$ 10.000,00, para o exercício financeiro de 2026".</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/03._projeto_de_lei_no50_aquisicao_de_imovel_1.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/03._projeto_de_lei_no50_aquisicao_de_imovel_1.doc</t>
   </si>
   <si>
     <t>"Autoriza a aquisição de imóvel urbano no Município de Lima Duarte"</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto integral</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/veto_ao_plol_03_2025.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/veto_ao_plol_03_2025.pdf</t>
   </si>
   <si>
     <t>Vetar integralmente, por inconstitucionalidade o Projeto de Lei Ordinária nº 03/2024, que "Estabelece critérios para nomeação de estradas estadual e federal dentro do município de Lima Duarte".</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2398/02._oficio_no_310_2025.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2398/02._oficio_no_310_2025.pdf</t>
   </si>
   <si>
     <t>Vetar integralmente, por inconstitucionalidade o Projeto de Lei Ordinária nº 18/2025, que "Dispõe sobre a obrigatoriedade de entidades filantrópicas ou beneficentes do município de Lima Duarte que receberem recursos públicos de qualquer natureza, a divulgarem trimestralmente o balanço financeiro na forma em que se especifica".</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2494/oficio_no_370_2025_-_gp.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2494/oficio_no_370_2025_-_gp.pdf</t>
   </si>
   <si>
     <t>VETAR, por inconstitucionalidade e contrariedade ao interesse público, o Projeto de Lei Ordinária nº 19/2025, de autoria do Vereador João Batista de Moura Júnior, que “Altera a Lei Ordinária nº 1.437/08, na forma que menciona.”</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2243/oficio_no_218_2025_completo.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2243/oficio_no_218_2025_completo.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei Ordinária nº 20/2025, que “Concede Subsídio tarifário ao serviço de transporte coletivo urbano de passageiros do Município de Lima Duarte, concede gratuidade aos domingos e feriados e abre crédito especial ao Orçamento”</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2252/pl_complementar_01.2025_-_altera_lei_municipal_1328.2006.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2252/pl_complementar_01.2025_-_altera_lei_municipal_1328.2006.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.328 de 2006</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2298/plc_n02.2025_-_altera_a_lei_complementa_n_25.2012_-_criacao_de_cargos_da_assistencia_e_engenheiros.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2298/plc_n02.2025_-_altera_a_lei_complementa_n_25.2012_-_criacao_de_cargos_da_assistencia_e_engenheiros.docx</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 25 de 28 de fevereiro de 2012".</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2395/plc_n03.2025_-_altera_a_lei_complementar_no_49_de_21_de_dezembro_de_2018_e_a_lei_complementar_no_25_de_28_de_fevereiro_de_2012.docx</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2395/plc_n03.2025_-_altera_a_lei_complementar_no_49_de_21_de_dezembro_de_2018_e_a_lei_complementar_no_25_de_28_de_fevereiro_de_2012.docx</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 49, de 21 de dezembro de 2018 e a Lei Complementar nº 25, de 28 de fevereiro de 2012".</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2396/projeto_de_lei_complementar_04.2025_-_demae.doc</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2396/projeto_de_lei_complementar_04.2025_-_demae.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.212 de 20 de junho de 2004 que “Dispõe sobre a Estrutura da Organização, Plano de Cargos e Salários do Departamento Municipal de Água e Esgoto”, no que menciona”.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>JCM</t>
   </si>
   <si>
     <t>Julgamento de Contas Municipais</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Minas Gerais - TCEMG</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2119/20250408163826892.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2119/20250408163826892.pdf</t>
   </si>
   <si>
     <t>Processo n° 1167726 - Julgamento de Contas Municipais.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2244/oficio_no_13205_2025.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2244/oficio_no_13205_2025.pdf</t>
   </si>
   <si>
     <t>Processo n° 1120632 - Julgamento de Contas Municipais. Exercício Financeiro 2021.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2246/20250708164840236.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2246/20250708164840236.pdf</t>
   </si>
   <si>
     <t>Processo nº 1148186 - Julgamento de Contas Municipais. Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2445/oficio_no_23584_2025.pdf</t>
+    <t>http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2445/oficio_no_23584_2025.pdf</t>
   </si>
   <si>
     <t>Processo nº 1188733 - Julgamento de Contas Municipais. Exercício Financeiro de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7661,51 +7661,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao__1-_rua_geraldo_de_paula.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_2_-_poda_30_de_outubro.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_3_-_reforma_da_praca_poco_da_pedra_e_limpeza_das_ruas_do_bairro.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_4_-_coleta_de_lixo_-_estrada_da_fazenda_da_laje_josimar.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_5_-_redutores_de_velocidade_nas_ruas_do_bairro_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_6_-_instalacao_de_cameras_na_pista_de_caminhada.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_7_-_extensao_de_rede_da_cemig_na_entrada_do_trevo_do_manejo.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_8_-_extensao_de_rede__eletrica_na_entrada_da_extinta_escola_agricola.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_9_-_construcao_de_redutores_de_velocidade_em_ruas_do_manejo.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_10_-_limpeza_da_rede_de_esgoto_do_distrito_de_manejo_e_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_12-_arborizacao_praca_do_caps.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_12_-corrimao_na_rua_belo_horizonte_-_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_13-_retrorno_do_rio_do_peixe_ao_seu_curso_de_origem.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_14_-_revitalizacao_da_praca_e_da_academia_ao_ar_livre_do_ext.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_15_-_instalacao_de_redutores_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_16_-_mudanca_de_local_de_poste.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_17_-_cobertura_na_policlinica_ext.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_18-_extensao_de_rede_com_luniaria_na_chacara_em_laranjeiras.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_19_-_manutencao_das_estradas_da_fazenda_da_laje.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_20_-_notificacao_de_proprietario_de_imovel_abandonado_no_bairro_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_21_-.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_22-_nivelamento_de_rua_em_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_23-_reforma_ddo_meio_fio_no_bairro_batatal.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_24-cobertura_para_latoes_de_lixo.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_25_-_contencao_no_parquinho_da_praca_jk.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_26_-_ampliacao_dos_servicos_de_fisioterapia.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_27_-_tampas_no_bueiros__-_bairro_barulho.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_28_-_avenida_centenario.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_29_-_faixa_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_30_-_placa_de_sinalizacao_de_transito.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_31_-_ubs_distrito_de_conceicao_de_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_32-_quebra_molas_-_construcao.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_33-__reforma_e_limpeza_da_ponte_na_varzea_do_brumado.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_34_-_murro_de_arrimo.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_35_-_tertmino_de_calcamento_em_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_36-_lmg_871.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_37_-_corrimao.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_38-_manutencao_do_trevo_da_ceramica_no_manejo.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_39_-_manutencao_da_estrada_principal_da_cachoeira_do_coleho.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_40-_calcamento_da_rua_maria_elisangela_em_orvalho.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_41_-_reparos_no_calcmaneto_manejo.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_42-cabeceiras_do_lago_municipal.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_43_-_placa_sinalizando_proibicao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_44__rua_f_-_batatal.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_45_-rua_sete_de_setembro__quebra_molas.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_46_-_agilidade_no_atendimento_aos_usuarios_da_farmacia_publica.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_47-_reforma_da_ponte_e_manilhas_rua_sao_pedro_-_sao_jose_dos_lopes.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_48-_limpeza_da_rua_padre_manoel_da_costa_-_centro.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_49_-_reparo_do_redutor_de_velocidades_na_rua_30_de_outubro.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_50-_nomear_as_ruas_do_distrito_de_manejo_com_placas.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_51_-_reparo_na_rua_em_frente_a_ascom.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_52-_melhorias_em_rua_de_sao_jose_dos_lopes.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_53__rua_do_campo_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_54_-_placa_de_sinalizacao_em_ponte.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_55-_capina_e_rocagem_na_localidade_de_souza..doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_56_-_contratacao_de_funcionarios_para_manutencao_dos_bairros.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_-_57_-_indicacao_com_anteprojeto_-_programa_de_coleta_seletiva_com_ticket.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_58_-_rua_presidente_vargas.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_59-.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_60.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao__61.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao__62_reforma_de_tampa_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao__63_melhorias_na_rua_da_rivelli.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao__64_-_aumento_da_bolsa_trasnporte_educacao.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao__65_atencao_especial_para_uma_ponte_entre_as_localidades_de_varzea_do_brumado_e_capoeirao..doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao__66_placa_de__indicacao_de_rua.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_67_de_transporte_urbano_que_assiste_o_municipio_consiga_encontrar_uma_solucao_para_que_o_transporte_de_passageiros_seja_assegurado_a_populacao_aos_finais_de_semanas_e_feriados..doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao__-_68_-_com_anteprojeto__pomar_urbano.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_69__prefeita_-__reducao_carga_horaria_servidores_com_filhos_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao__70_-_reforma_da_ponte_fazenda_da_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_-_71_-_ajuda_financeira_expositores_feirao_da_roca.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_-_72_-_guarda_mao.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_74_construcao_de_travessia.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_75_-_novos_latoes_para_coletad_e_lixo.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao__76_-_reforma_de_ponte_na_vila_vitoriana.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao__77_-_rocada_na_rua_brasilia.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_78_-_casinha_de_lixo_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_79_-_redutores_de_velocidade_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_80_-_redutores_de_velocidade_souza_do_rio_grande.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_81_-reforma_dop_telhado_do_banheiro_publico.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_82_-manilhamento_do_corrego_em_orvalho.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_83_-_calcamento_de_rua_em_orvalho.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao__84_com_anteprojeto_-_alteracao_conselho_municipal.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_85_-_limpeza_de_rua_e_retirada_de_entulhos_bairro_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_86_-_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_87_-_dnit.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_88_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_89_-_religacao_de_luz__nas_pontes_do_bairro_pocoda_pedra.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_90_-_poda_de_arvores_na_rede_eletrica.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_91_-_demae.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_92_-_pintura_de_faixa_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_93_-_iluminacao_no_tunel_da_br_267.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_94_-_latao_de_lixo_na_rua_30_de_outubro.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_95-_manutencao_em_grade_boeiro.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_96_-construcao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao__-_97__-__limpeza_de_estrada.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_98_-_construcao_de_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_99_-_vale_transporte_-_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao__100__-_olho_vivo_e_iluminacao_no_distrito_de_manejo.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao__101__-limpeza_das_ruas_da_vila_palmares.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao__102___-_reforma_da_creche.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_-_103_-_transporte_alunos_-_recanto_alegre.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_-_104_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_-_105__ext.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_-_106_-_rancharia.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_-_107-_sao_domingos_da_bocaina.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_-_108-_academiaq_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_-_109-_quebra_molas_estrada_do_parque.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_-_110-_reparo_nas_estradas_de_palmital.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_-_111-_gabinete_da_prefeita_e_secretaria_de_fazenda.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_-_112-redutor_de_velocidade_em_orvalho.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_-_113_-__troca_de_poste.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_-_114_-_academia_ao_ar_livre_batatal.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_-_115_-_estrada_cachoeira_do_coelho.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_-_116_-_construcao_de_galeria_proximo_a_cachaca_duque.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_-_117_-__quebra_molas_30_de_outubro.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao__-_118_-_qubra_molas_bom_retiro.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_-_119_-_manejo_sec_obras.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_-_120_-_demae_-_manejo.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao-121_-_manejo_-_saude.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_-_122_-_pirapetinga__sec_obras.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_-_123_-_pirapetinga__educacao.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_-_124-_pirapetinga__-_gab_pref_-_onibus.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao-125_-pirapetinga__-_saude.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao-126_-telhado_posto_palmital.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_-_127_-__redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_-_128__-_manutencao_definitiva_em_rua.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_-_129__-construcao_de_parquinho.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_-_130__-construcao_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_-_131__-_construcao_reforma_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_-_132_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_133_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_-_134_-_demandas_vila_vitoriana.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao__-_135_-_defesa_civil_-_corte_de_arvore_-__vila_vitoriana.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao__-_136_-_gab_prefeita_-_porjeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao__-_137_-rua_francisco_cesana_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao__-_138_-_vila_monteiro__mantencao_de_rua.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao__-_139_-_vila_monteiro__-_limpeza_do_corrego.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao__-_140_-_vila_monteiro__-_latao_de_lixo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao__-_141_-_onibus_para_estudante.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao__-_142-_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao__-_143-_plano_de_cargo_e_salario.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao__-_144-_sec_saude_-_wi-fi_ext.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao__-_145-_gabinete_da_prefeita__-_torre_de_telefonia_movel.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao__-_146-demae___-_esgoto_a_ceu_aberto.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao__-_147_-secretaria_de_obras___-manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao__-_148_-meio_ambiente_-_poda_arvores.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2118/projeto_paraciclos_-_marcos_delmon_e_zeze.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2129/indicacao_-_150_-_transito_de_caminhoes_-_senador_milton_campos.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao__-_151-secretaria_de_obras_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2131/indicacao__-_152-secretaria_de_administracao_-_extensao_de_rede_cachoeira_sao_bento.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_-_154_-_quebra_molas_vila_monteiro.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_-_155-_estrada.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_-_156-_estrada_apagao.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_-_157-_estrada_cacoeira_de_sao_bento.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_-_158-academia_ao_ar_livre_sao_domingos_da_bocaina.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2144/indicacao__-_159__-_rua_cel_eliziario.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_-_160_-_setor_de_transito_rua__antonio_carlos.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_no_161.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_no_162.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_no_163.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_-_164-_secretario_de_saude.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_-_165_-ervas_de_passarinho_arvores_apae.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_-_166_-demae-_esgoto_ceu_aberto.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_-_167_-setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_-_169_-_gab_prefeita_-_subsidios.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_-_170-__secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2169/indicacao_-_171_-_rua_antonio_duque_filho_e_vila_belmiro.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_-_172_-_estrada_fazenda_da_laje.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_-_173_-manutencao_de_rua.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao__-_174-_sec_de_obras_-_capina_da_rua_matozinhos.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao__-_175_-_sec_de_administracao.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao__-_176_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2177/indicacao__-_177-manutencao_de_rua_do_bairro_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2178/indicacao__-_178-_poda_de_arvores_distrito_de_manejo.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao__-_179_-_demae_-_agua_na_igreja_do_distrito_de_manejo.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao__-_180_-_rua_odilon_januarrio.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_-_181__-_redutor_rua_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_-_182_-construcao_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_-_183_-_recapeamento_de_ruas.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_-_184_-_manutencao_em_tambor_de_lixo.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_185-_manutencao_de_estrada_-_rita_cassia_de_paiva_-_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2188/indicacao_-__186-_aquisicao_de_placas_para_identificacao_de_ruas_e_estradas.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2189/indicacao_-__187-usina_reciclagem.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2190/indicacao_-__188-reparo_e_manutencao_rua_teofio_otoni.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2193/indicacao_-__189_-_manuencao_da_praca_vigario_maia.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2198/indicacao_-_190_-__reforma_de_ponte_no_palmital.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_-191_-_fisioteraeuta_em_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_-192_-_gabinete_da_prefeita_-_capina_bairro_recanto_alegre.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_-193_-secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_-194_-defesa_civil.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2210/indicacao_-195_-__secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao__-_196-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao__-_197-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2213/indicacao__-_198_-_demae.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2214/indicacao__-_199-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2215/indicacao__-_200-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_-_201_-_limpeza_cemiterio.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_-_202-_placa_quadra_wilson_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_-_203-_manutencao_estrada_cachoeira_do_sossego.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_-_204-_manutencao_rua_avenida_centenario.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_-_205-_pessoas_em_transitoriedade.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_-_206-manutencao_da_rua_escola_agricola.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2225/indicacao_-_207-_poda_de_arvore_maneijo.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_-_209-_poda_de_arvore_maneijo__praca_tiago_delgado.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2228/indicacao_-_210-redutor_de_velocidade_-_distrito_de_manejo.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2229/indicacao_-_211_-_redutor_de_velocidade_-_distrito_de_manejo_rua_nilo_delgado.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2230/indicacao_-_212_-_redutor_de_velocidade_-_distrito_de_orvalho.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2231/indicacao_-_213-_manutencao_da_avenida_centenario_ate_a_rua_antonio_tuita.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_-_214-_manutencao_da_rua_geraldo_magela_de_paiva.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_-_215-_manutencao_da_rua_estevao_candido.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_-_216-rocada_de_lotes_-_batatal.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_-_217-_manutencao_de_ruas_vila_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_-_218-_manutencao_de_ruas_e_poda_de_arvores_do_expalanado.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_-_219-_farmacia_ubs_vila_cruzeiro.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_-_220-secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_-_221-secretaria_de_obras_-_rua_leonides_moreira_campos.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_-_222-secretaria_de_obras_-_manejo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_-_224_-_capoeirao_-_sec._administracao.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2259/indicacao_-_225_-_vila_vitoriana.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2260/indicacao_-_226_-_distrito_de_orvalho.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2261/indicacao_-_227_-_sec_de_obras_-_manutencao_da_rua_joaquim_pereira_guedes.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_-_228_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_-_229_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_-_230_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_-_231-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_-_232-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_-_233-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_-_234-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_-_235_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_-_236_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_-_237_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_-_238_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2282/indicacao_-_239_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2283/indicacao_-_240_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2284/indicacao_-_241_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_-_242_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_-_243_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_-_244_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_-_245_-_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2289/indicacao_-_246-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_-_247-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2292/indicacao_-_248_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2293/indicacao_-_249_-_sec_de_obras_manoel_delgado_da_silva.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2294/indicacao_-_250-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2299/20250903154508190.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2300/20250903155100720.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2301/20250903160008409.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2302/20250903163048820.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2304/255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2303/20250903163709829.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2305/20250903164315331.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2306/20250903164829057.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2307/20250903164829057.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2308/20250903165426665.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2309/20250903165735700.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2310/20250903170227859.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2311/263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2314/264._juninho.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2319/265._indicacao_no_265_marcos_delmon.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2322/266._indicacao_no_266_fabio_da_rocadeira.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2323/267._indicacao_no_267_antonio_eduardo.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2324/268._indicacao_no_268_antonio_eduardo.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2329/09_-2025_-_n269_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2330/09_-2025_-_n270_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2331/09_-2025_-_n271_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2333/09_-2025_-_n272_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2342/09_-2025_-_n273_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2343/09_-2025_-_n274_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2344/09_-2025_-_n275_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/09_-2025_-_n276_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2348/09_-2025_-_n277_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2349/09_-2025_-_n278_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2350/09_-2025_-_n279_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/09_-2025_-_n280_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/09_-2025_-_n281_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2362/09_-2025_-_n282_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2364/09_-2025_-_n283_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2369/10_-2025_-_n284_-_indicacao_-_josimar.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2371/10_-2025_-_n285_-_indicacao_-_josimar.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2372/10_-2025_-_n286_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/10_-2025_-_n287_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/10_-2025_-_n288_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2375/10-2025_-_n289_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2376/10_-2025_-_n290_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2377/10_-2025_-_n291_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/10_-2025_-_n292_-_indicacao_-_tiago_e_zeze.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/10_-2025_-_n293_-_indicacao_-_marcos_e_juninho.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/10-2025_-_n294_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/10_-2025_-_n295_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/10_-2025_-_n296_-_indicacao_-_varios_vereadores.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/10_-2025_-_n297_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/10_-2025_-_n298_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2399/10_-2025_-_n299_-_indicacao_-_josimar_e_fabinho.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/10_-2025_-_n300_-_indicacao_-_josimar_e_fabinho.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/10_-2025_-_n301_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2412/10_-2025_-_n302_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/10-2025_-_n303_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/10_-2025_-_n304_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/10_-2025_-_n305_-_indicacao_-_juninho.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2408/10_-2025_-_n306_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2409/10_-2025_-_n307_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/10_-2025_-_n308_-_indicacao_-_marcos_e_zeze_1.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2418/11-2025_-_n309_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2419/11-2025_-_n310_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2417/11_-2025_-_n311_-_indicacao_-_fabinho.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2420/11_-2025_-_n312_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2423/n313_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2424/n314_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2425/n315_-_11-2025_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2426/n316_-_11-2025_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/n317_-_11-2025_-_indicacao_-_fabinho.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/n318_-_11-2025_-_indicacao_-_fabinho.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2432/n319_-_11-2025_-_indicacao_-_fabinho.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/n320_-_11-2025_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/n321_-_11-2025_-_indicacao_-_fabinho_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/n322_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/n323_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2449/n324_-_11-2025_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2450/n325_-_11-2025_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2451/n326_-_11-2025_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/n327_-_11-2025_-_indicacao_-_antonio.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2461/n328_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2462/n329_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/n330_-_12-2025_-_indicacao_-_zeze.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/n331_-_12-2025_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/n332_-_12-2025_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/n333_-_12-2025_-_indicacao_-_zeze.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/n334_-_12-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/n335_-_12-2025_-_indicacao_-_juninho.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/01._mocao_de_aplausos_-_homenagem_brigadistas.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2126/requerimento_-_76__-_mocao_de_apoio.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2460/n03_-_11-2025_-_mocao_-_marcos_juninho_fabinho_e_donizete.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2467/n04_-_11-2025_-_mocao_-_marcos_juninho_fabinho_e_donizete.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2468/n05_-_11-2025_-_mocao_-_josimar.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/03._decreto_legislativo_no_01-25_-_termo_de_permissao_de_uso_-_espaco_entorno_predio.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/03._pr_no_01-2025_-_altera_res._no_11-2024_-_frotas.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/03._pr_no_02-2025_-_institui_uso_de_uniforme.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/00_pr_no_04-2025_-_regulamenta_uso_e_entrega_notebooks.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/03._pr_no_04-2025_-_altera_res._no_05-2025_-_celulares.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/03._pr_no_05-2025_-_regulamenta_diaria_para_vereadores.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/03._pr_no_06-2025_-_regulamentacao_licitacoes_-_dispensa_art._75_i_e_ii.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/03._pr_no_07-2025_-_regulamentacao_licitacoes_-_srp.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/02._pr_no_08-2025_-_politica_de_uso_de_midias_sociais.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/03._pr_no_09-2025.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/03._pr_no_10-2025_-_altera_res._no_05-2025.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/pr_no_11-25_-_altera_ricm_numero_de_indicacoes_mensal.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/03._pr_no_12-25_-_regulamenta_cameras_de_seguranca_e_revoga_resolucao_anterior.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2123/03._pr_no_13-2025_-_autoriza_assinar_convenio_com_bb.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2164/20250514120422270.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2316/projeto_de_resolucao_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2317/projeto_de_resolucao_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/pr_no_17-25_-_altera_ricm_-_prazo_para_levar_documentos_para_transmissao.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/requerimento_1_-_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/requerimento__2_-_revisao_tarifaria_-_demae_aris-mg_josimar.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/requerimento_3_-_audiencia_publica_cemig.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/requerimento_4_-_lorena.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/requerimento_5-_perimetro_urbano_manejo.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/requerimento_6_-licitacao_de_asfalto.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_-_7_-_mesa_diretora_-_donizete_envio_oficio_almg_retirada_projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_8_-_ponto_digital_-_usina_de_reciclagem.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_9-_envio_de_oficio_a_operadora_vivo_para_melhoria_no_sinal.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento__10-_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/requerimento__11__buiu.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_12_-_cronograma_e_acoes_de_calcamento_em_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento__13-_secretaria_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento__14-_folha_de_pagamento_funcionarios_usina.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento__15_-_repetidores_de_sinal_de_linha_telefonica.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_16_-_secretaria_municipal_de_saude_-_informacoes_sobre_paciente.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_17_._saneamento_basico_na_localidade_de_capoeira_grande.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_18_._reforma_da_ponte.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento__19-demae_-_diretor.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento__20_-_secretaria_de_educacao_aee.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/requerimento21.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/requerimento__22.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/requerimento_23__informacoes_secretaria_de_saude_-_pagamento_piso_nacional_de_enfermagem.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/requerimento__24_-_secretaria_de_cultura.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/requerimento__25_-_caminhao_de_lixo_rua_maria_piau.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/requerimento__26_-_mesa_diretora_-_antonio_eduardo_governador_aumento_de_efetivo_policial.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento__27-_prefeita_municipal.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_28_-_chiquinho.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento__29-__parceria_com_municipios_vizinhos.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento__30_-_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento__31-.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento__32.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento__33_demae.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento__34-_esclarecimentos_sobre_a_indicacao_53_2025.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento__35-_nova_caixa_de_agua.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento__36-_termino_da_obra_da_escola_de_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento__37_-__luminaria_distrito_de_orvalho.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/requerimento__38_convocacao_empresa_nexos.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/requerimento__39_setor_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/requerimento__40-_termino_de_construcao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/requerimento__41-_iluminacao_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/requerimento__42-_banheiro_masculino_policlinica.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/requerimento_43_-_cemig_-_provac_3.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2005/loteamento__44_-_vila_monteiro.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/requerimento_45__-_reativacao_do_codema.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_46__-_convocacao_secretario_de_obras.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_47_-_secretario_de_obras.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/requerimento_-_48_seguranca_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/requerimento_-_49_poda_de_arvores.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_-__50__convocacao_secretario_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_51_-_secretaria_de_obras_-_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_-_52__-_secretario_de_saude.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_-_53__-_gerente_do_parque_estadual_de_ibitpoca.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/requerimento_-_54__-poste_no_trevo_da_ceramica.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/requerimento_informacoes_setor_de_licitacoes_-_processo_exames.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/requerimento_-_56-_documentos_dos_carros_da_saude.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_57_complementacao_de_informacoes_convocacao_secretario_de_saude.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_in_requerimento__58_formacoes_secretaria_de_saude_-_repasse_valores_para_auxiliares_de_saude_desviadas_de_funcao.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_-_59__convenio_com_clinicas_locais.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_-_60__placa_de_honrraria_praca_jk.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_-_61_-_retorno_de_secao_eleitoral_-_varzea_do_brumado.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_-_62_-_prefeitura_e_rh.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_-_63-_informacoes_sobre_falta_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_-_64-_informacoes_torre_de_telefonia_movel_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_-_65-reforma_de_buieiro_informacoes.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_-_66_-_retorno_de_cerca_para_o_local_correto_-_laranjeiras.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento__-_67_-_informacoes_secretaria_de_saude_-_materiais_para_obra_da_saude.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_-_68_-__informacoes_secretaria_de_saude_-_contratacao_de_psicologos_area_saude.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_-_69-_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2104/requerimento_-_70-_gabinete_da_prefeita_e_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2106/requerimento_-_71-secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2111/requerimento_-_72-secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2113/requerimento_-_73-secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2114/requerimento_-_74_-_secretaria_de_administracao.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2121/requerimento_-_75_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2127/requerimento__76_-_audiencai_publica.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2128/requerimento_-_77_-_mocao_de_apoio.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2139/requerimento_-_78_-_secretario_de_saude.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2140/requerimento_-_79_-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2141/requerimento_80_-_quebra_molas_-_recanto_alegre.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2142/requerimento_81_-_patrolagem_estrada_de_mogol.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2143/requerimento_82_-_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2149/requerimento_no_83_2025.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2150/requerimento_no_84_2025.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2151/requerimento_no_85_2025.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2154/requerimento_-_86__-_secretaria_de_obras_quebra-molas_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2157/requerimento_87__-_auxilio_alimentacao_servidores_publicos.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2158/requerimento_88_-_plano_de_carreira_servidores_efetivos.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2159/requerimento_89_-_servidores_limpeza_urbana.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2161/requerimento_90_-_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2163/requerimento_91_-_secretaria_municipal_de_saude_e_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2166/requerimento_-_92_-_informacoes_prefeita_-_limites_distrito_de_manejo_e_orvalho.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2167/requerimento_93_-_jemg_-_servidores_e_calendario_escolar.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento__94-_jemg_-_informacao_sobre_recursos.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2171/requerimento_-_95_-_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2180/requerimento_-_96_-_secretaria_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_-_97_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2192/requerimento_-_98_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2194/requerimento_-_99_-__secretaria_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2195/requerimento_-_100_-__secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2196/requerimento_-_101_-__secretaria_municipal_de_obras.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2199/requerimento_-_103_-__secretaria_municipal_de_obras_e_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_-_104-__reforma_do_campo_e_quadra_de_conceicao_de_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2203/requerimento_-_105-__informacoes_sobre_falta_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2204/requerimento_-_106_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2207/requerimento_1072025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_-_108-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_-_109-_secretaria_de_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2216/requerimento_-_110_-_informacoes_estradas_cachoeira_e_faz_laje.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2218/requerimento_-_111-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_-_112-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2249/requerimento_-_113_-_demae_-_redes_coletoras_de_esgoto.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2250/requerimento_-_114_-_bolsa_transporte.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2253/requerimento_-115-_prefeita_-_informacoes_sobre_salao_comunitario.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2256/requerimento_-116-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2262/requerimento_-117-_demae.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_-118-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2277/requerimento_-119_-_santa_casa.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2280/requerimento_-120_-_demae.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2281/requerimento_-121_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2290/requerimento_-_122_-_secretaria_municipal_de_saude_pessoas_acamadas.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2295/requerimento_-_123_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2296/requerimento_-_124_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2312/20250903170952227.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2313/20250903171439355.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2315/127._thiago_e_zeze.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2320/128_-_fabio_junior.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2321/129_-_fabio_junior.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2327/09-2025-n130_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2328/09-2025-n131_-_requerimento_-_marcos_e_jose_jayme.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2332/09-2025-n132_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2334/09-2025-n133_-_requerimento_-_fabinho.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2335/requerimento_informacoes_secretaria_de_saude_-_fechamento_dos_postos_vespera_de_feriados.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2352/09-2025-n135_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2353/09-2025-n136_-_requerimento_-_sandra.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2354/09-2025-n137_-_requerimento_-_do_de_ibitipoca.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2355/09-2025-n138_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2356/09-2025-n139_-_requerimento_-_buiu_-_gelinho_e_antonio.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/09-2025-n140_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/09-2025-n141_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2359/09-2025-n142_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/09-2025-n143_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2365/10-2025-n144_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2370/10-2025-n145_-_requerimento_-_sandra.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2380/09-2025-n146_-_requerimento_-_fabinho_e_buiu.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2382/10-2025-n147_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2383/10_-2025-n148_-_requerimento_-_varios_vereadores.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/10_-2025-n149_-_requerimento_-_varios_vereadores.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2390/requerimento_150.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/151._requerimento_no_151_2025.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2397/n152_-_requerimento_-_demae_valores_arrecadados_distritos_manejo_orvalho_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2407/10_-2025-n153_-_requerimento_-_varios_vereadores.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2410/requerimento_dispensa_intersticio_ploe_no_41-25.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2422/11-2025-n155_-_requerimento_-_marcos.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2421/11-2025-n156_-_requerimento_-_thiago_e_zeze.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2427/n157_-_11-2025_-_requerimento_-_sandra.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2428/n158_-_11-2025_-_requerimento_-_sandra.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2429/n159_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/n160_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/n161_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/n162_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/n163_-_11-2025_-_requerimento_-_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/n164_-_11-2025_-_requerimento_-_josimar.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/n165_-_11-2025_-_requerimento_-__josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/n166_-_11-2025_-_requerimento_-_josimar_antonio_e_rogerio.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/n167_-_11-2025_-_requerimento_-_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2453/n168_-_11-2025_-_requerimento_-_josimar.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/n169_-_11-2025_-_requerimento_-_josimar.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2455/n170_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/n171_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2457/n172_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2463/n173_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2464/n174_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2465/n175_-_11-2025_-_requerimento_-_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2466/n176_-_11-2025_-_requerimento_-_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2473/requerimento_dispensa_intersticio_ploe_no_48-25.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2469/n178_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2476/n179_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2477/n180_requerimento.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2478/n181_-_12-2025_-_requerimento_-_fabinho.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2479/n182_-_12-2025_-_requerimento_-_fabinho.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/183._requerimento183.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento184.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/185._requerimento_informacoes_prefeita_-_calcamento_ibitipoca_-_donizete.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/186._requerimento_no_186.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2491/187._requeriemento_no_187_2025.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2492/188._requeriemento_no_188_2025.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2493/plce_no_03-25_-_requerimento_e_emenda_em_separada_no_01_-_reforma_administrativa.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2366/03._pelom_no_01-25_-_aquisicao_de_imoveis_e_emenda_de_bancada.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/02._plol_no_01_2025.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/plol_no_02-25_-_atualiza_os_subsidios_vereadores_2025_a_2028_1.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/plol_no_03-2025_-_estabelece_norma_para_nomeacao_de_estradas_estadual_e_federal_dentro_do_municipio_de_lima_duarte.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/03._plol_no_04_2025.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/03._plol_no_05-2025_-_proibe_queimada_nas_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/02._plol_no_06-2025_-_altera_lo_utilidade_publica_banda_maximiano.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/03._plol_no_07-2025_-_altera_lo_utilidade_publica_centro_comunitario_do_manejo.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/03._plol_no_08-2025_-_altera_lei_transporte_escolar_lm_no_2.132-23.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/03._pr_no_05-2025_-_regulamenta_diaria_para_vereadores.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/04._projeto_de_lei_-_transito_de_bicicletas_no_calcadao.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/03._plol_no_11-2025_-_altera_lo_no_1825-16_-_gratificacao_licitacoes.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/03._plol_no_12-2025_-_altera_lo_no_2.063-2022_-_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2122/03._plol_no_13-24_-_abril_laranja.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2257/03._plol_no_14_2025.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2258/03._plol_no_15_2025_-_proibicao_bicicletas_nas_ruas_do_municipio.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2263/03._plol_no_16_2025.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2265/03._plol_17_2025_festa_de_santo_antonio.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2297/03._pl_-_portal_da_transparencia__para_entidades_2.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2345/03._plol_no_19-2025_-_altera_lm_no_1.437-2008_-_taxa_religacao_agua.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/03._plol_no_20-25_-_denominacao_de_logradouro_publico_estradas_-_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2381/03._plol_no_21-25_-_remocao_fiacao_internet_tv_marcos_delmon.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2416/03._plol_no_22-2025_-_altera_lo_no_1825-16_-_reestruturacao.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2459/03._plol_no_23_2025-_prioridade_para_comerciantes_locais.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2474/02._plol_no_24-25_-_denominacao_de_logradouro_publico_loteamento_rua_em_residencial_-_conceicao_de_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_-_01.2025_-_subvencao_apae_e_ilpi_-_2025.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_-_02.2025_-_subvencao_unidos_da_vila.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/plo_03.2025_subvencao_ilpi_-_pl_reenviado.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/03._plo_04.2025_-_autoriza_abertura_de_credito_suplementar_250.000_-_castracao.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/20250213115900163.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/03._projeto_de_lei_-_novo_perimetro_urbano_sede_do_muncipio_-_apos_aprovacao_do_conselho_da_cidade.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/projeto_de_lei_07.2025-_demae.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/03._projeto_de_lei_08.2025_contribuicao_apae.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/03._pl_09.2025_-_aldir_blanc.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/plo_10.2025_-_revisao_geral_anual_dos_servidores_e_correcao_dos_vencimentos_dos_ace_eacs_-_analise_planejar.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2082/03._plo_11.2025_-_piso_dos_profissionais_do_magisterio_2025.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2100/03._projeto_de_lei_emendas_parlamentares_impositivas_-_2025.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2101/projeto_de_lei_2025_exposicao_-_finalizado.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_14.2025_sistema_municipal_de_cultura.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2117/03._projeto_de_lei_15.2025_-_abertura_credito_adicional_suplementar.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2124/projeto_de_lei_16.2025_-_suplementacao_saude.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_17.2025_-_demae.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2134/03._plo_18.2025_-_subvencao_lopes.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2172/03._plo_19.2025_-_ldo_2026.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2182/plo_20.2025_-_autoriza_a_concessao_subsidio_tarifario_ao_servico_de_transporte_coletivo_urbano_-_assinado.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2236/plo_subvencao_lopes_-_projeto_violeiros.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2239/04._plo_22.2025-_dispoe_sobre_a_concessao_de_contribuicao_para_a_liga.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei_23.2025_demae_3_postos_-_ligacao.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_lei_24.2025_esporte.obras.educacao.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2242/projeto_de_lei_25.2025_demae.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2251/plo_26.2025-_operacao_de_credito_bb.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2264/pl_27.2025_-_ratifica_protocolo_de_intencoes_-_acispes.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2266/03._projeto_de_lei_2025_folha_santa_casa_apae.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2318/03._projeto_de_lei_29.2025-_repasse_ilpi_100_mil_-_emenda_parlamentar_federal.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2325/03._projeto_de_lei_30.2025._contribuicao_apae_van.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/03._projeto_de_lei_2025_saude_equipamentos.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/03._pl_sacolas_plasticas.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2367/03._projeto_de_lei_ppa_26.29.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2368/03._projeto_de_lei_loa_26.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_35.2025_educacao.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_36.2025_saude.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2394/projeto_de_lei_37.2025_saude.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2401/plo_38.2025_dispoe_sobre_a_denominacao_de_praca_publica_-_praca_fabiano_oliveira_guedim_paradinha.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2402/03._plo_39.2025_dispoe_sobre_a_concessao_de_contribuicao_para_banda_e_escola_de_musica_maximiano_nepomuceno_no_importe_de_r25.000.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/03._plo_40.2025_dispoe_sobre_a_concessao_de_contribuicao_para_associacao_cultural_caminho_da_serra_no_importe_de_r5.00000.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2414/plo_41.2025_autoriza_o_poder_executivo_municipal_a_executar_obras_de_construcao_de_passeio_publico_calcada_no_distrito_de_conceicao_de_ib.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei_42.2025_-_subvencao_unidos_da_vila_-_carnaval_2026.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/03._plo_43.2025_-_subvencao_ilpi_saude.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2444/03._plo_44.2025_dispoe_sobre_a_denominacao_de_ponte_localizada_no_monte_verde_-_jose_rodrigues_alves_-_jose_teofilo.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2446/03._projeto_de_lei_45.2025-_dispoe_sobre_o_repasse_de_recursos_a_entidades_ilpi_conforme_programacao_incluida_no_orcamento_anual_por_meio_de_em.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2470/projeto_de_lei_46_de_2025_-_prorrogacao_do_pme.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2471/03._projeto_de_lei_47.2025_-_suplementacao_demae.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2472/03._projeto_de_lei_48.2025_-_suplementacao_camara.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2475/projeto_de_lei_49.2025_-_subvencao_unidos_do_morro_-_carnaval_2026_1.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/03._projeto_de_lei_no50_aquisicao_de_imovel_1.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/veto_ao_plol_03_2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2398/02._oficio_no_310_2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2494/oficio_no_370_2025_-_gp.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2243/oficio_no_218_2025_completo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2252/pl_complementar_01.2025_-_altera_lei_municipal_1328.2006.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2298/plc_n02.2025_-_altera_a_lei_complementa_n_25.2012_-_criacao_de_cargos_da_assistencia_e_engenheiros.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2395/plc_n03.2025_-_altera_a_lei_complementar_no_49_de_21_de_dezembro_de_2018_e_a_lei_complementar_no_25_de_28_de_fevereiro_de_2012.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2396/projeto_de_lei_complementar_04.2025_-_demae.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2119/20250408163826892.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2244/oficio_no_13205_2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2246/20250708164840236.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2445/oficio_no_23584_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao__1-_rua_geraldo_de_paula.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_2_-_poda_30_de_outubro.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_3_-_reforma_da_praca_poco_da_pedra_e_limpeza_das_ruas_do_bairro.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_4_-_coleta_de_lixo_-_estrada_da_fazenda_da_laje_josimar.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_5_-_redutores_de_velocidade_nas_ruas_do_bairro_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_6_-_instalacao_de_cameras_na_pista_de_caminhada.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_7_-_extensao_de_rede_da_cemig_na_entrada_do_trevo_do_manejo.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_8_-_extensao_de_rede__eletrica_na_entrada_da_extinta_escola_agricola.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_9_-_construcao_de_redutores_de_velocidade_em_ruas_do_manejo.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_10_-_limpeza_da_rede_de_esgoto_do_distrito_de_manejo_e_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_12-_arborizacao_praca_do_caps.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_12_-corrimao_na_rua_belo_horizonte_-_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_13-_retrorno_do_rio_do_peixe_ao_seu_curso_de_origem.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_14_-_revitalizacao_da_praca_e_da_academia_ao_ar_livre_do_ext.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_15_-_instalacao_de_redutores_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_16_-_mudanca_de_local_de_poste.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_17_-_cobertura_na_policlinica_ext.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_18-_extensao_de_rede_com_luniaria_na_chacara_em_laranjeiras.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_19_-_manutencao_das_estradas_da_fazenda_da_laje.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_20_-_notificacao_de_proprietario_de_imovel_abandonado_no_bairro_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_21_-.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_22-_nivelamento_de_rua_em_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_23-_reforma_ddo_meio_fio_no_bairro_batatal.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_24-cobertura_para_latoes_de_lixo.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_25_-_contencao_no_parquinho_da_praca_jk.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_26_-_ampliacao_dos_servicos_de_fisioterapia.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_27_-_tampas_no_bueiros__-_bairro_barulho.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_28_-_avenida_centenario.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_29_-_faixa_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_30_-_placa_de_sinalizacao_de_transito.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_31_-_ubs_distrito_de_conceicao_de_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_32-_quebra_molas_-_construcao.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_33-__reforma_e_limpeza_da_ponte_na_varzea_do_brumado.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_34_-_murro_de_arrimo.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_35_-_tertmino_de_calcamento_em_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_36-_lmg_871.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_37_-_corrimao.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_38-_manutencao_do_trevo_da_ceramica_no_manejo.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_39_-_manutencao_da_estrada_principal_da_cachoeira_do_coleho.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_40-_calcamento_da_rua_maria_elisangela_em_orvalho.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_41_-_reparos_no_calcmaneto_manejo.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_42-cabeceiras_do_lago_municipal.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_43_-_placa_sinalizando_proibicao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_44__rua_f_-_batatal.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_45_-rua_sete_de_setembro__quebra_molas.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_46_-_agilidade_no_atendimento_aos_usuarios_da_farmacia_publica.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_47-_reforma_da_ponte_e_manilhas_rua_sao_pedro_-_sao_jose_dos_lopes.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_48-_limpeza_da_rua_padre_manoel_da_costa_-_centro.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_49_-_reparo_do_redutor_de_velocidades_na_rua_30_de_outubro.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_50-_nomear_as_ruas_do_distrito_de_manejo_com_placas.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_51_-_reparo_na_rua_em_frente_a_ascom.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_52-_melhorias_em_rua_de_sao_jose_dos_lopes.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_53__rua_do_campo_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_54_-_placa_de_sinalizacao_em_ponte.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_55-_capina_e_rocagem_na_localidade_de_souza..doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_56_-_contratacao_de_funcionarios_para_manutencao_dos_bairros.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_-_57_-_indicacao_com_anteprojeto_-_programa_de_coleta_seletiva_com_ticket.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_58_-_rua_presidente_vargas.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_59-.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_60.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao__61.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao__62_reforma_de_tampa_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao__63_melhorias_na_rua_da_rivelli.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao__64_-_aumento_da_bolsa_trasnporte_educacao.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao__65_atencao_especial_para_uma_ponte_entre_as_localidades_de_varzea_do_brumado_e_capoeirao..doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao__66_placa_de__indicacao_de_rua.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_67_de_transporte_urbano_que_assiste_o_municipio_consiga_encontrar_uma_solucao_para_que_o_transporte_de_passageiros_seja_assegurado_a_populacao_aos_finais_de_semanas_e_feriados..doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao__-_68_-_com_anteprojeto__pomar_urbano.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_69__prefeita_-__reducao_carga_horaria_servidores_com_filhos_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao__70_-_reforma_da_ponte_fazenda_da_cachoeirinha.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_-_71_-_ajuda_financeira_expositores_feirao_da_roca.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_-_72_-_guarda_mao.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_74_construcao_de_travessia.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_75_-_novos_latoes_para_coletad_e_lixo.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao__76_-_reforma_de_ponte_na_vila_vitoriana.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao__77_-_rocada_na_rua_brasilia.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_78_-_casinha_de_lixo_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_79_-_redutores_de_velocidade_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_80_-_redutores_de_velocidade_souza_do_rio_grande.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_81_-reforma_dop_telhado_do_banheiro_publico.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_82_-manilhamento_do_corrego_em_orvalho.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_83_-_calcamento_de_rua_em_orvalho.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao__84_com_anteprojeto_-_alteracao_conselho_municipal.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_85_-_limpeza_de_rua_e_retirada_de_entulhos_bairro_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_86_-_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_87_-_dnit.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_88_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_89_-_religacao_de_luz__nas_pontes_do_bairro_pocoda_pedra.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_90_-_poda_de_arvores_na_rede_eletrica.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_91_-_demae.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_92_-_pintura_de_faixa_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_93_-_iluminacao_no_tunel_da_br_267.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_94_-_latao_de_lixo_na_rua_30_de_outubro.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_95-_manutencao_em_grade_boeiro.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_96_-construcao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao__-_97__-__limpeza_de_estrada.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_98_-_construcao_de_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_99_-_vale_transporte_-_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao__100__-_olho_vivo_e_iluminacao_no_distrito_de_manejo.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao__101__-limpeza_das_ruas_da_vila_palmares.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao__102___-_reforma_da_creche.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_-_103_-_transporte_alunos_-_recanto_alegre.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_-_104_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_-_105__ext.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_-_106_-_rancharia.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_-_107-_sao_domingos_da_bocaina.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_-_108-_academiaq_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_-_109-_quebra_molas_estrada_do_parque.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_-_110-_reparo_nas_estradas_de_palmital.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_-_111-_gabinete_da_prefeita_e_secretaria_de_fazenda.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_-_112-redutor_de_velocidade_em_orvalho.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_-_113_-__troca_de_poste.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_-_114_-_academia_ao_ar_livre_batatal.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_-_115_-_estrada_cachoeira_do_coelho.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_-_116_-_construcao_de_galeria_proximo_a_cachaca_duque.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_-_117_-__quebra_molas_30_de_outubro.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao__-_118_-_qubra_molas_bom_retiro.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_-_119_-_manejo_sec_obras.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_-_120_-_demae_-_manejo.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao-121_-_manejo_-_saude.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_-_122_-_pirapetinga__sec_obras.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_-_123_-_pirapetinga__educacao.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_-_124-_pirapetinga__-_gab_pref_-_onibus.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao-125_-pirapetinga__-_saude.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao-126_-telhado_posto_palmital.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_-_127_-__redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_-_128__-_manutencao_definitiva_em_rua.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_-_129__-construcao_de_parquinho.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_-_130__-construcao_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_-_131__-_construcao_reforma_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_-_132_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_133_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_-_134_-_demandas_vila_vitoriana.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao__-_135_-_defesa_civil_-_corte_de_arvore_-__vila_vitoriana.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao__-_136_-_gab_prefeita_-_porjeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao__-_137_-rua_francisco_cesana_-_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao__-_138_-_vila_monteiro__mantencao_de_rua.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao__-_139_-_vila_monteiro__-_limpeza_do_corrego.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao__-_140_-_vila_monteiro__-_latao_de_lixo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao__-_141_-_onibus_para_estudante.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao__-_142-_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao__-_143-_plano_de_cargo_e_salario.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao__-_144-_sec_saude_-_wi-fi_ext.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao__-_145-_gabinete_da_prefeita__-_torre_de_telefonia_movel.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao__-_146-demae___-_esgoto_a_ceu_aberto.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao__-_147_-secretaria_de_obras___-manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao__-_148_-meio_ambiente_-_poda_arvores.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2118/projeto_paraciclos_-_marcos_delmon_e_zeze.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2129/indicacao_-_150_-_transito_de_caminhoes_-_senador_milton_campos.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao__-_151-secretaria_de_obras_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2131/indicacao__-_152-secretaria_de_administracao_-_extensao_de_rede_cachoeira_sao_bento.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_-_154_-_quebra_molas_vila_monteiro.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_-_155-_estrada.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_-_156-_estrada_apagao.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_-_157-_estrada_cacoeira_de_sao_bento.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_-_158-academia_ao_ar_livre_sao_domingos_da_bocaina.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2144/indicacao__-_159__-_rua_cel_eliziario.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_-_160_-_setor_de_transito_rua__antonio_carlos.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_no_161.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_no_162.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_no_163.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_-_164-_secretario_de_saude.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_-_165_-ervas_de_passarinho_arvores_apae.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_-_166_-demae-_esgoto_ceu_aberto.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_-_167_-setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_-_169_-_gab_prefeita_-_subsidios.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_-_170-__secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2169/indicacao_-_171_-_rua_antonio_duque_filho_e_vila_belmiro.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_-_172_-_estrada_fazenda_da_laje.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_-_173_-manutencao_de_rua.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao__-_174-_sec_de_obras_-_capina_da_rua_matozinhos.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao__-_175_-_sec_de_administracao.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao__-_176_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2177/indicacao__-_177-manutencao_de_rua_do_bairro_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2178/indicacao__-_178-_poda_de_arvores_distrito_de_manejo.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao__-_179_-_demae_-_agua_na_igreja_do_distrito_de_manejo.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao__-_180_-_rua_odilon_januarrio.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_-_181__-_redutor_rua_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_-_182_-construcao_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_-_183_-_recapeamento_de_ruas.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_-_184_-_manutencao_em_tambor_de_lixo.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_185-_manutencao_de_estrada_-_rita_cassia_de_paiva_-_poco_da_pedra.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2188/indicacao_-__186-_aquisicao_de_placas_para_identificacao_de_ruas_e_estradas.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2189/indicacao_-__187-usina_reciclagem.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2190/indicacao_-__188-reparo_e_manutencao_rua_teofio_otoni.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2193/indicacao_-__189_-_manuencao_da_praca_vigario_maia.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2198/indicacao_-_190_-__reforma_de_ponte_no_palmital.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_-191_-_fisioteraeuta_em_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_-192_-_gabinete_da_prefeita_-_capina_bairro_recanto_alegre.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_-193_-secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_-194_-defesa_civil.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2210/indicacao_-195_-__secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao__-_196-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao__-_197-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2213/indicacao__-_198_-_demae.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2214/indicacao__-_199-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2215/indicacao__-_200-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_-_201_-_limpeza_cemiterio.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_-_202-_placa_quadra_wilson_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_-_203-_manutencao_estrada_cachoeira_do_sossego.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_-_204-_manutencao_rua_avenida_centenario.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_-_205-_pessoas_em_transitoriedade.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_-_206-manutencao_da_rua_escola_agricola.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2225/indicacao_-_207-_poda_de_arvore_maneijo.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_-_209-_poda_de_arvore_maneijo__praca_tiago_delgado.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2228/indicacao_-_210-redutor_de_velocidade_-_distrito_de_manejo.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2229/indicacao_-_211_-_redutor_de_velocidade_-_distrito_de_manejo_rua_nilo_delgado.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2230/indicacao_-_212_-_redutor_de_velocidade_-_distrito_de_orvalho.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2231/indicacao_-_213-_manutencao_da_avenida_centenario_ate_a_rua_antonio_tuita.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_-_214-_manutencao_da_rua_geraldo_magela_de_paiva.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_-_215-_manutencao_da_rua_estevao_candido.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_-_216-rocada_de_lotes_-_batatal.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_-_217-_manutencao_de_ruas_vila_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_-_218-_manutencao_de_ruas_e_poda_de_arvores_do_expalanado.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_-_219-_farmacia_ubs_vila_cruzeiro.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_-_220-secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_-_221-secretaria_de_obras_-_rua_leonides_moreira_campos.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_-_222-secretaria_de_obras_-_manejo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_-_224_-_capoeirao_-_sec._administracao.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2259/indicacao_-_225_-_vila_vitoriana.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2260/indicacao_-_226_-_distrito_de_orvalho.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2261/indicacao_-_227_-_sec_de_obras_-_manutencao_da_rua_joaquim_pereira_guedes.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_-_228_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_-_229_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_-_230_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_-_231-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_-_232-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_-_233-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_-_234-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_-_235_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_-_236_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_-_237_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_-_238_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2282/indicacao_-_239_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2283/indicacao_-_240_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2284/indicacao_-_241_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_-_242_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_-_243_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_-_244_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_-_245_-_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2289/indicacao_-_246-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_-_247-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2292/indicacao_-_248_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2293/indicacao_-_249_-_sec_de_obras_manoel_delgado_da_silva.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2294/indicacao_-_250-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2299/20250903154508190.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2300/20250903155100720.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2301/20250903160008409.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2302/20250903163048820.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2304/255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2303/20250903163709829.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2305/20250903164315331.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2306/20250903164829057.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2307/20250903164829057.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2308/20250903165426665.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2309/20250903165735700.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2310/20250903170227859.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2311/263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2314/264._juninho.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2319/265._indicacao_no_265_marcos_delmon.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2322/266._indicacao_no_266_fabio_da_rocadeira.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2323/267._indicacao_no_267_antonio_eduardo.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2324/268._indicacao_no_268_antonio_eduardo.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2329/09_-2025_-_n269_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2330/09_-2025_-_n270_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2331/09_-2025_-_n271_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2333/09_-2025_-_n272_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2342/09_-2025_-_n273_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2343/09_-2025_-_n274_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2344/09_-2025_-_n275_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/09_-2025_-_n276_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2348/09_-2025_-_n277_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2349/09_-2025_-_n278_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2350/09_-2025_-_n279_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/09_-2025_-_n280_-_indicacao.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/09_-2025_-_n281_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2362/09_-2025_-_n282_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2364/09_-2025_-_n283_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2369/10_-2025_-_n284_-_indicacao_-_josimar.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2371/10_-2025_-_n285_-_indicacao_-_josimar.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2372/10_-2025_-_n286_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/10_-2025_-_n287_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/10_-2025_-_n288_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2375/10-2025_-_n289_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2376/10_-2025_-_n290_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2377/10_-2025_-_n291_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/10_-2025_-_n292_-_indicacao_-_tiago_e_zeze.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/10_-2025_-_n293_-_indicacao_-_marcos_e_juninho.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/10-2025_-_n294_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/10_-2025_-_n295_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/10_-2025_-_n296_-_indicacao_-_varios_vereadores.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/10_-2025_-_n297_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/10_-2025_-_n298_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2399/10_-2025_-_n299_-_indicacao_-_josimar_e_fabinho.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/10_-2025_-_n300_-_indicacao_-_josimar_e_fabinho.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/10_-2025_-_n301_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2412/10_-2025_-_n302_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/10-2025_-_n303_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/10_-2025_-_n304_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/10_-2025_-_n305_-_indicacao_-_juninho.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2408/10_-2025_-_n306_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2409/10_-2025_-_n307_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/10_-2025_-_n308_-_indicacao_-_marcos_e_zeze_1.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2418/11-2025_-_n309_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2419/11-2025_-_n310_-_indicacao_-_antonio.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2417/11_-2025_-_n311_-_indicacao_-_fabinho.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2420/11_-2025_-_n312_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2423/n313_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2424/n314_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2425/n315_-_11-2025_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2426/n316_-_11-2025_-_indicacao_-_sandra.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/n317_-_11-2025_-_indicacao_-_fabinho.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/n318_-_11-2025_-_indicacao_-_fabinho.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2432/n319_-_11-2025_-_indicacao_-_fabinho.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/n320_-_11-2025_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/n321_-_11-2025_-_indicacao_-_fabinho_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/n322_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/n323_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2449/n324_-_11-2025_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2450/n325_-_11-2025_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2451/n326_-_11-2025_-_indicacao_-_marcos.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/n327_-_11-2025_-_indicacao_-_antonio.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2461/n328_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2462/n329_-_11-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/n330_-_12-2025_-_indicacao_-_zeze.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/n331_-_12-2025_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/n332_-_12-2025_-_indicacao_-_marcos_e_zeze.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/n333_-_12-2025_-_indicacao_-_zeze.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/n334_-_12-2025_-_indicacao_-_buiu.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/n335_-_12-2025_-_indicacao_-_juninho.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/01._mocao_de_aplausos_-_homenagem_brigadistas.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2126/requerimento_-_76__-_mocao_de_apoio.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2460/n03_-_11-2025_-_mocao_-_marcos_juninho_fabinho_e_donizete.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2467/n04_-_11-2025_-_mocao_-_marcos_juninho_fabinho_e_donizete.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2468/n05_-_11-2025_-_mocao_-_josimar.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/03._decreto_legislativo_no_01-25_-_termo_de_permissao_de_uso_-_espaco_entorno_predio.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/03._pr_no_01-2025_-_altera_res._no_11-2024_-_frotas.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/03._pr_no_02-2025_-_institui_uso_de_uniforme.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/00_pr_no_04-2025_-_regulamenta_uso_e_entrega_notebooks.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/03._pr_no_04-2025_-_altera_res._no_05-2025_-_celulares.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/03._pr_no_05-2025_-_regulamenta_diaria_para_vereadores.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/03._pr_no_06-2025_-_regulamentacao_licitacoes_-_dispensa_art._75_i_e_ii.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/03._pr_no_07-2025_-_regulamentacao_licitacoes_-_srp.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/02._pr_no_08-2025_-_politica_de_uso_de_midias_sociais.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/03._pr_no_09-2025.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/03._pr_no_10-2025_-_altera_res._no_05-2025.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/pr_no_11-25_-_altera_ricm_numero_de_indicacoes_mensal.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/03._pr_no_12-25_-_regulamenta_cameras_de_seguranca_e_revoga_resolucao_anterior.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2123/03._pr_no_13-2025_-_autoriza_assinar_convenio_com_bb.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2164/20250514120422270.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2316/projeto_de_resolucao_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2317/projeto_de_resolucao_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/pr_no_17-25_-_altera_ricm_-_prazo_para_levar_documentos_para_transmissao.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/requerimento_1_-_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/requerimento__2_-_revisao_tarifaria_-_demae_aris-mg_josimar.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/requerimento_3_-_audiencia_publica_cemig.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/requerimento_4_-_lorena.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/requerimento_5-_perimetro_urbano_manejo.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/requerimento_6_-licitacao_de_asfalto.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_-_7_-_mesa_diretora_-_donizete_envio_oficio_almg_retirada_projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_8_-_ponto_digital_-_usina_de_reciclagem.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_9-_envio_de_oficio_a_operadora_vivo_para_melhoria_no_sinal.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento__10-_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/requerimento__11__buiu.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_12_-_cronograma_e_acoes_de_calcamento_em_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento__13-_secretaria_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento__14-_folha_de_pagamento_funcionarios_usina.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento__15_-_repetidores_de_sinal_de_linha_telefonica.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_16_-_secretaria_municipal_de_saude_-_informacoes_sobre_paciente.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_17_._saneamento_basico_na_localidade_de_capoeira_grande.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_18_._reforma_da_ponte.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento__19-demae_-_diretor.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento__20_-_secretaria_de_educacao_aee.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/requerimento21.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/requerimento__22.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/requerimento_23__informacoes_secretaria_de_saude_-_pagamento_piso_nacional_de_enfermagem.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/requerimento__24_-_secretaria_de_cultura.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/requerimento__25_-_caminhao_de_lixo_rua_maria_piau.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/requerimento__26_-_mesa_diretora_-_antonio_eduardo_governador_aumento_de_efetivo_policial.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento__27-_prefeita_municipal.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_28_-_chiquinho.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento__29-__parceria_com_municipios_vizinhos.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento__30_-_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento__31-.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento__32.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento__33_demae.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento__34-_esclarecimentos_sobre_a_indicacao_53_2025.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento__35-_nova_caixa_de_agua.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento__36-_termino_da_obra_da_escola_de_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento__37_-__luminaria_distrito_de_orvalho.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/requerimento__38_convocacao_empresa_nexos.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/requerimento__39_setor_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/requerimento__40-_termino_de_construcao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/requerimento__41-_iluminacao_afonso_pena.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/requerimento__42-_banheiro_masculino_policlinica.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/requerimento_43_-_cemig_-_provac_3.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2005/loteamento__44_-_vila_monteiro.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/requerimento_45__-_reativacao_do_codema.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_46__-_convocacao_secretario_de_obras.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_47_-_secretario_de_obras.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/requerimento_-_48_seguranca_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/requerimento_-_49_poda_de_arvores.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_-__50__convocacao_secretario_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_51_-_secretaria_de_obras_-_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_-_52__-_secretario_de_saude.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_-_53__-_gerente_do_parque_estadual_de_ibitpoca.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/requerimento_-_54__-poste_no_trevo_da_ceramica.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/requerimento_informacoes_setor_de_licitacoes_-_processo_exames.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/requerimento_-_56-_documentos_dos_carros_da_saude.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_57_complementacao_de_informacoes_convocacao_secretario_de_saude.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_in_requerimento__58_formacoes_secretaria_de_saude_-_repasse_valores_para_auxiliares_de_saude_desviadas_de_funcao.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_-_59__convenio_com_clinicas_locais.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_-_60__placa_de_honrraria_praca_jk.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_-_61_-_retorno_de_secao_eleitoral_-_varzea_do_brumado.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_-_62_-_prefeitura_e_rh.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_-_63-_informacoes_sobre_falta_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_-_64-_informacoes_torre_de_telefonia_movel_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_-_65-reforma_de_buieiro_informacoes.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_-_66_-_retorno_de_cerca_para_o_local_correto_-_laranjeiras.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento__-_67_-_informacoes_secretaria_de_saude_-_materiais_para_obra_da_saude.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_-_68_-__informacoes_secretaria_de_saude_-_contratacao_de_psicologos_area_saude.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_-_69-_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2104/requerimento_-_70-_gabinete_da_prefeita_e_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2106/requerimento_-_71-secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2111/requerimento_-_72-secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2113/requerimento_-_73-secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2114/requerimento_-_74_-_secretaria_de_administracao.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2121/requerimento_-_75_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2127/requerimento__76_-_audiencai_publica.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2128/requerimento_-_77_-_mocao_de_apoio.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2139/requerimento_-_78_-_secretario_de_saude.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2140/requerimento_-_79_-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2141/requerimento_80_-_quebra_molas_-_recanto_alegre.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2142/requerimento_81_-_patrolagem_estrada_de_mogol.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2143/requerimento_82_-_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2149/requerimento_no_83_2025.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2150/requerimento_no_84_2025.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2151/requerimento_no_85_2025.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2154/requerimento_-_86__-_secretaria_de_obras_quebra-molas_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2157/requerimento_87__-_auxilio_alimentacao_servidores_publicos.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2158/requerimento_88_-_plano_de_carreira_servidores_efetivos.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2159/requerimento_89_-_servidores_limpeza_urbana.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2161/requerimento_90_-_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2163/requerimento_91_-_secretaria_municipal_de_saude_e_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2166/requerimento_-_92_-_informacoes_prefeita_-_limites_distrito_de_manejo_e_orvalho.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2167/requerimento_93_-_jemg_-_servidores_e_calendario_escolar.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento__94-_jemg_-_informacao_sobre_recursos.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2171/requerimento_-_95_-_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2180/requerimento_-_96_-_secretaria_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_-_97_-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2192/requerimento_-_98_secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2194/requerimento_-_99_-__secretaria_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2195/requerimento_-_100_-__secretaria_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2196/requerimento_-_101_-__secretaria_municipal_de_obras.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2199/requerimento_-_103_-__secretaria_municipal_de_obras_e_gabinete_da_prefeita.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_-_104-__reforma_do_campo_e_quadra_de_conceicao_de_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2203/requerimento_-_105-__informacoes_sobre_falta_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2204/requerimento_-_106_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2207/requerimento_1072025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_-_108-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_-_109-_secretaria_de_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2216/requerimento_-_110_-_informacoes_estradas_cachoeira_e_faz_laje.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2218/requerimento_-_111-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_-_112-_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2249/requerimento_-_113_-_demae_-_redes_coletoras_de_esgoto.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2250/requerimento_-_114_-_bolsa_transporte.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2253/requerimento_-115-_prefeita_-_informacoes_sobre_salao_comunitario.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2256/requerimento_-116-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2262/requerimento_-117-_demae.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_-118-_setor_de_transito.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2277/requerimento_-119_-_santa_casa.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2280/requerimento_-120_-_demae.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2281/requerimento_-121_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2290/requerimento_-_122_-_secretaria_municipal_de_saude_pessoas_acamadas.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2295/requerimento_-_123_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2296/requerimento_-_124_-_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2312/20250903170952227.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2313/20250903171439355.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2315/127._thiago_e_zeze.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2320/128_-_fabio_junior.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2321/129_-_fabio_junior.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2327/09-2025-n130_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2328/09-2025-n131_-_requerimento_-_marcos_e_jose_jayme.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2332/09-2025-n132_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2334/09-2025-n133_-_requerimento_-_fabinho.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2335/requerimento_informacoes_secretaria_de_saude_-_fechamento_dos_postos_vespera_de_feriados.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2352/09-2025-n135_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2353/09-2025-n136_-_requerimento_-_sandra.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2354/09-2025-n137_-_requerimento_-_do_de_ibitipoca.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2355/09-2025-n138_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2356/09-2025-n139_-_requerimento_-_buiu_-_gelinho_e_antonio.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/09-2025-n140_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/09-2025-n141_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2359/09-2025-n142_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/09-2025-n143_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2365/10-2025-n144_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2370/10-2025-n145_-_requerimento_-_sandra.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2380/09-2025-n146_-_requerimento_-_fabinho_e_buiu.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2382/10-2025-n147_-_requerimento_-_buiu.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2383/10_-2025-n148_-_requerimento_-_varios_vereadores.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/10_-2025-n149_-_requerimento_-_varios_vereadores.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2390/requerimento_150.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/151._requerimento_no_151_2025.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2397/n152_-_requerimento_-_demae_valores_arrecadados_distritos_manejo_orvalho_vila_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2407/10_-2025-n153_-_requerimento_-_varios_vereadores.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2410/requerimento_dispensa_intersticio_ploe_no_41-25.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2422/11-2025-n155_-_requerimento_-_marcos.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2421/11-2025-n156_-_requerimento_-_thiago_e_zeze.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2427/n157_-_11-2025_-_requerimento_-_sandra.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2428/n158_-_11-2025_-_requerimento_-_sandra.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2429/n159_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/n160_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/n161_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/n162_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/n163_-_11-2025_-_requerimento_-_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/n164_-_11-2025_-_requerimento_-_josimar.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/n165_-_11-2025_-_requerimento_-__josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/n166_-_11-2025_-_requerimento_-_josimar_antonio_e_rogerio.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/n167_-_11-2025_-_requerimento_-_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2453/n168_-_11-2025_-_requerimento_-_josimar.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/n169_-_11-2025_-_requerimento_-_josimar.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2455/n170_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/n171_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2457/n172_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2463/n173_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2464/n174_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2465/n175_-_11-2025_-_requerimento_-_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2466/n176_-_11-2025_-_requerimento_-_josimar_e_antonio.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2473/requerimento_dispensa_intersticio_ploe_no_48-25.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2469/n178_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2476/n179_-_11-2025_-_requerimento_-_buiu.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2477/n180_requerimento.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2478/n181_-_12-2025_-_requerimento_-_fabinho.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2479/n182_-_12-2025_-_requerimento_-_fabinho.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/183._requerimento183.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento184.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/185._requerimento_informacoes_prefeita_-_calcamento_ibitipoca_-_donizete.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/186._requerimento_no_186.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2491/187._requeriemento_no_187_2025.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2492/188._requeriemento_no_188_2025.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2493/plce_no_03-25_-_requerimento_e_emenda_em_separada_no_01_-_reforma_administrativa.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2366/03._pelom_no_01-25_-_aquisicao_de_imoveis_e_emenda_de_bancada.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/02._plol_no_01_2025.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/plol_no_02-25_-_atualiza_os_subsidios_vereadores_2025_a_2028_1.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/plol_no_03-2025_-_estabelece_norma_para_nomeacao_de_estradas_estadual_e_federal_dentro_do_municipio_de_lima_duarte.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/03._plol_no_04_2025.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/03._plol_no_05-2025_-_proibe_queimada_nas_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/02._plol_no_06-2025_-_altera_lo_utilidade_publica_banda_maximiano.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/03._plol_no_07-2025_-_altera_lo_utilidade_publica_centro_comunitario_do_manejo.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/03._plol_no_08-2025_-_altera_lei_transporte_escolar_lm_no_2.132-23.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/03._pr_no_05-2025_-_regulamenta_diaria_para_vereadores.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/04._projeto_de_lei_-_transito_de_bicicletas_no_calcadao.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/03._plol_no_11-2025_-_altera_lo_no_1825-16_-_gratificacao_licitacoes.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/03._plol_no_12-2025_-_altera_lo_no_2.063-2022_-_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2122/03._plol_no_13-24_-_abril_laranja.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2257/03._plol_no_14_2025.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2258/03._plol_no_15_2025_-_proibicao_bicicletas_nas_ruas_do_municipio.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2263/03._plol_no_16_2025.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2265/03._plol_17_2025_festa_de_santo_antonio.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2297/03._pl_-_portal_da_transparencia__para_entidades_2.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2345/03._plol_no_19-2025_-_altera_lm_no_1.437-2008_-_taxa_religacao_agua.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/03._plol_no_20-25_-_denominacao_de_logradouro_publico_estradas_-_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2381/03._plol_no_21-25_-_remocao_fiacao_internet_tv_marcos_delmon.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2416/03._plol_no_22-2025_-_altera_lo_no_1825-16_-_reestruturacao.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2459/03._plol_no_23_2025-_prioridade_para_comerciantes_locais.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2474/02._plol_no_24-25_-_denominacao_de_logradouro_publico_loteamento_rua_em_residencial_-_conceicao_de_ibitipoca.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_-_01.2025_-_subvencao_apae_e_ilpi_-_2025.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_-_02.2025_-_subvencao_unidos_da_vila.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/plo_03.2025_subvencao_ilpi_-_pl_reenviado.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/03._plo_04.2025_-_autoriza_abertura_de_credito_suplementar_250.000_-_castracao.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/20250213115900163.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/03._projeto_de_lei_-_novo_perimetro_urbano_sede_do_muncipio_-_apos_aprovacao_do_conselho_da_cidade.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/projeto_de_lei_07.2025-_demae.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/03._projeto_de_lei_08.2025_contribuicao_apae.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/03._pl_09.2025_-_aldir_blanc.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/plo_10.2025_-_revisao_geral_anual_dos_servidores_e_correcao_dos_vencimentos_dos_ace_eacs_-_analise_planejar.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2082/03._plo_11.2025_-_piso_dos_profissionais_do_magisterio_2025.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2100/03._projeto_de_lei_emendas_parlamentares_impositivas_-_2025.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2101/projeto_de_lei_2025_exposicao_-_finalizado.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_14.2025_sistema_municipal_de_cultura.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2117/03._projeto_de_lei_15.2025_-_abertura_credito_adicional_suplementar.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2124/projeto_de_lei_16.2025_-_suplementacao_saude.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_17.2025_-_demae.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2134/03._plo_18.2025_-_subvencao_lopes.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2172/03._plo_19.2025_-_ldo_2026.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2182/plo_20.2025_-_autoriza_a_concessao_subsidio_tarifario_ao_servico_de_transporte_coletivo_urbano_-_assinado.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2236/plo_subvencao_lopes_-_projeto_violeiros.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2239/04._plo_22.2025-_dispoe_sobre_a_concessao_de_contribuicao_para_a_liga.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei_23.2025_demae_3_postos_-_ligacao.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_lei_24.2025_esporte.obras.educacao.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2242/projeto_de_lei_25.2025_demae.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2251/plo_26.2025-_operacao_de_credito_bb.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2264/pl_27.2025_-_ratifica_protocolo_de_intencoes_-_acispes.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2266/03._projeto_de_lei_2025_folha_santa_casa_apae.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2318/03._projeto_de_lei_29.2025-_repasse_ilpi_100_mil_-_emenda_parlamentar_federal.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2325/03._projeto_de_lei_30.2025._contribuicao_apae_van.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/03._projeto_de_lei_2025_saude_equipamentos.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/03._pl_sacolas_plasticas.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2367/03._projeto_de_lei_ppa_26.29.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2368/03._projeto_de_lei_loa_26.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_35.2025_educacao.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_36.2025_saude.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2394/projeto_de_lei_37.2025_saude.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2401/plo_38.2025_dispoe_sobre_a_denominacao_de_praca_publica_-_praca_fabiano_oliveira_guedim_paradinha.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2402/03._plo_39.2025_dispoe_sobre_a_concessao_de_contribuicao_para_banda_e_escola_de_musica_maximiano_nepomuceno_no_importe_de_r25.000.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/03._plo_40.2025_dispoe_sobre_a_concessao_de_contribuicao_para_associacao_cultural_caminho_da_serra_no_importe_de_r5.00000.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2414/plo_41.2025_autoriza_o_poder_executivo_municipal_a_executar_obras_de_construcao_de_passeio_publico_calcada_no_distrito_de_conceicao_de_ib.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei_42.2025_-_subvencao_unidos_da_vila_-_carnaval_2026.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/03._plo_43.2025_-_subvencao_ilpi_saude.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2444/03._plo_44.2025_dispoe_sobre_a_denominacao_de_ponte_localizada_no_monte_verde_-_jose_rodrigues_alves_-_jose_teofilo.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2446/03._projeto_de_lei_45.2025-_dispoe_sobre_o_repasse_de_recursos_a_entidades_ilpi_conforme_programacao_incluida_no_orcamento_anual_por_meio_de_em.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2470/projeto_de_lei_46_de_2025_-_prorrogacao_do_pme.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2471/03._projeto_de_lei_47.2025_-_suplementacao_demae.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2472/03._projeto_de_lei_48.2025_-_suplementacao_camara.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2475/projeto_de_lei_49.2025_-_subvencao_unidos_do_morro_-_carnaval_2026_1.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/03._projeto_de_lei_no50_aquisicao_de_imovel_1.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/veto_ao_plol_03_2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2398/02._oficio_no_310_2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2494/oficio_no_370_2025_-_gp.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2243/oficio_no_218_2025_completo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2252/pl_complementar_01.2025_-_altera_lei_municipal_1328.2006.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2298/plc_n02.2025_-_altera_a_lei_complementa_n_25.2012_-_criacao_de_cargos_da_assistencia_e_engenheiros.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2395/plc_n03.2025_-_altera_a_lei_complementar_no_49_de_21_de_dezembro_de_2018_e_a_lei_complementar_no_25_de_28_de_fevereiro_de_2012.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2396/projeto_de_lei_complementar_04.2025_-_demae.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2119/20250408163826892.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2244/oficio_no_13205_2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2246/20250708164840236.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limaduarte.mg.leg.br/media/sapl/public/materialegislativa/2025/2445/oficio_no_23584_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H635"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="211.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>