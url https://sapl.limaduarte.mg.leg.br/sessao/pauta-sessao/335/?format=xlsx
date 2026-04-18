--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -142,51 +142,51 @@
 •	Pracinha do bairro Cruzeiro;_x000D_
 •	Rua Tiradentes, próximo ao número 207, _x000D_
 •	Rua Paraiso de Alcântara (três postes com lâmpadas queimadas)_x000D_
 •	Rua Brasília, próximo ao Samu (três postes com lâmpadas queimadas)  e_x000D_
 •	Rua Drº Enéas, próximo ao número 27.</t>
   </si>
   <si>
     <t>Indicação nº 30 de 2026</t>
   </si>
   <si>
     <t>INDICAR seja encaminhado ofício ao Ilmo. Sr. Secretário Municipal de obras e Infraestrutura, Senhor Darllan Deyves Pereira Lage, e para a Excelentíssima Prefeita Elenice Pereira Delgado Santelli,  para que seja feita a tubulação no córrego que passa ao lado do campo de Orvalho.</t>
   </si>
   <si>
     <t>Requerimento nº 26 de 2026</t>
   </si>
   <si>
     <t>BUIU O PEIXE</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado ofício, em nome da Câmara Municipal, ao Ministério das Comunicações, com cópia ao Deputado Estadual Vitório Júnior, ao Deputado Federal Lafayette de Andrada, solicitando que verifiquem a possibilidade de determinar à Operadora Vivo a instalação de equipamento reforçador de sinal de telefonia móvel no Bairro Batatal; e, ofício à Operadora Vivo solicitando a instalação de equipamento reforçador de sinal de telefonia móvel no Bairro Batatal, com o objetivo de melhorar a qualidade da comunicação e garantir melhor atendimento aos moradores da localidade.</t>
   </si>
   <si>
     <t>Requerimento nº 27 de 2026</t>
   </si>
   <si>
-    <t>REQUERER seja enviado o presente requerimento à Prefeita, para que esta preste informações a esta Casa Legislativa, no prazo legal, acerca da determinação expedida pela Defesa Civil Municipal para desocupação de diversos imóveis situados no Bairro Poço das Pedras, em razão de deslizamento ocorrido e da possibilidade de novos deslizamentos, supostamente relacionados à movimentação na saibreira realizada pela Prefeitura Municipal._x000D_
+    <t>REQUERER seja enviado o presente requerimento à Prefeita, para que esta preste informações a esta Casa Legislativa, no prazo legal, acerca da determinação expedida pela Defesa Civil Municipal para desocupação de diversos imóveis situados no Bairro Poço da Pedra, em razão de deslizamento ocorrido e da possibilidade de novos deslizamentos, supostamente relacionados à movimentação na saibreira realizada pela Prefeitura Municipal._x000D_
 Considerando a gravidade da situação, a insegurança vivenciada pelas famílias atingidas e a necessidade de transparência e adoção de medidas urgentes para garantia da integridade física e patrimonial dos moradores. Diante da relevância social e da urgência da matéria, requer-se que as informações sejam encaminhadas a esta Casa Legislativa no prazo regimental.</t>
   </si>
   <si>
     <t>Requerimento nº 28 de 2026</t>
   </si>
   <si>
     <t>REQUERER, que após oitiva e aprovação do plenário seja enviado ofício ao senhor Davi Lima Fonseca, Fiscal de Tributos, para que o mesmo notifique o proprietário da residência da Rua Maria Valéria, nº 85 - Poço da Pedra, para que o mesmo providencie a instalação de uma calha para coleta correta de águas pluviais do telhado que faz divisa com a quadra poliesportiva do bairro.</t>
   </si>
   <si>
     <t>Requerimento nº 29 de 2026</t>
   </si>
   <si>
     <t>REQUERER, que após oitiva e aprovação do plenário seja enviado um ofício, ao senhor Renato de Paula Teixeira, Coordenador Municipal de Proteção e Defesa Civil, para que o mesmo de forma conjunta com a senhora Bianca Alves Vieira, Secretária Municipal de Assistência Social, bem como o senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras e Infraestrutura, no exercício de suas atribuições de melhoria habitacional, esclareçam a essa Casa Legislativa a respeito do deslocamento de talude/ cascalho no bairro Poço da Pedra: _x000D_
 _x000D_
 •	Quantas famílias ficaram desabrigadas/ desalojadas em razão do incidente;_x000D_
 _x000D_
 •	Essas famílias estão recebendo algum tipo de auxílio (auxílio aluguel, cesta básica, etc), se sim, enviar relatório informando os valores;_x000D_
 _x000D_
 •	Qual a previsão e qual o tipo de maquinário será utilizado para a desobstrução do local.</t>
   </si>
   <si>
     <t>Requerimento nº 30 de 2026</t>
   </si>
   <si>
     <t>REQUERER ao senhor Kalyan Pereira de Oliveira Silva, Diretor Geral do Departamento Municipal de Água e Esgoto – DEMAE, que seja feitos esclarecimentos abaixo descritos: _x000D_