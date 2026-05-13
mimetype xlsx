--- v0 (2026-03-21)
+++ v1 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="53">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 49 de 2026</t>
   </si>
   <si>
@@ -94,51 +94,51 @@
     <t>MARCOS DELMON MASSARINO,ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras e Infraestrutura, para que realize serviços de manutenção do calçamento no viradouro do ônibus, no bairro Afondo Pena.</t>
   </si>
   <si>
     <t>Indicação nº 54 de 2026</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras e Infraestrutura, que seja realizada a manutenção da estrada que dá o acesso à comunidade rural de Capoeirão. _x000D_
 Ressalta-se que foram realizados reparos em trecho da estrada, próximo ao morro da propriedade do Senhor Rosinei. Contudo, as estradas adjacentes, pelas quais trafega o transporte escolar, ainda apresentam avarias, em virtude do período chuvoso.</t>
   </si>
   <si>
     <t>Indicação nº 55 de 2026</t>
   </si>
   <si>
     <t>MARCOS DELMON MASSARINO</t>
   </si>
   <si>
     <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras e Infraestrutura, que seja realizada a manutenção da passarela que dá acesso ao bairro Santo Antônio.</t>
   </si>
   <si>
     <t>Indicação nº 56 de 2026</t>
   </si>
   <si>
-    <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras e Infraestrutura, para que realize o mais breve possível a manutenção na estrada que dá acesso à Vila Vitoriana, nas proximidades da propriedade do Senhor Aristides de Almeida e da fazenda do Senhor Tião Cunha.</t>
+    <t>INDICAR ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras e Infraestrutura, para que realize o mais breve possível a manutenção na estrada que dá acesso à Vila Vitoriana, na Rua Aristides de Almeida e também da fazenda do Senhor Tião Cunha.</t>
   </si>
   <si>
     <t>Indicação nº 57 de 2026</t>
   </si>
   <si>
     <t>ANTÔNIO EDUARDO DE ALMEIDA,BUIU O PEIXE,DÓ DE IBITIPOCA,FABIO DA ROÇADEIRA,GELINHO DU MANEJO,JOSIMAR CAMPOS,JUNINHO MOURA,MARCOS DELMON MASSARINO,PROFESSOR THIAGO,SANDRA OLIVEIRA,ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
     <t>INDICAR ao senhor Pedro Augusto de Paula Campos, Secretário Municipal de Meio Ambiente, Agricultura e Pecuária, que seja providenciado a instalação de placas de sinalização proibindo a entra de cães sem focinheira, somente os de grade porte, no lago municipal, localizado no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>Requerimento nº 53 de 2026</t>
   </si>
   <si>
     <t>BUIU O PEIXE,MARCOS DELMON MASSARINO,ZEZÉ DO GENÉSIO</t>
   </si>
   <si>
     <t>REQUERER ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras e Infraestrutura, que informe a previsão para a realização de manutenção na Rua Presidente Kennedy, nas proximidades dos números 157 e 165, no bairro Vila Afonso Pena._x000D_
 O referido trecho apresenta diversos defeitos e irregularidades na via, prejudicando o tráfego de veículos e comprometendo a segurança dos transeuntes.</t>
   </si>
   <si>
     <t>Requerimento nº 54 de 2026</t>
   </si>
   <si>
     <t>REQUERER ao senhor Mateus Emanuel Borges Oliveira, Diretor de Convênios e Prestação de Contas, que seja prestado esclarecimentos acerca da previsão para a realização do calçamento da Rua Odilon Januário, localizada na Vila Afonso Pena.</t>
@@ -149,53 +149,50 @@
   <si>
     <t>REQUERER ao senhor Allisson Vilela Paula, Secretário Municipal de Governo, Administração e Esporte, bem como o envio de ofício à CEMIG, para que seja informado a esta Casa Legislativa a situação do poste localizado na via pública, na esquina da Rua José de Souza com a Rua Presidente Vargas._x000D_
 Ressalta-se que já foi solicitada, há pelo menos um ano, a intervenção para regularização da situação mencionada, contudo, até o presente momento, não houve solução, permanecendo o problema.</t>
   </si>
   <si>
     <t>Requerimento nº 56 de 2026</t>
   </si>
   <si>
     <t>GELINHO DU MANEJO</t>
   </si>
   <si>
     <t>REQUERER ao senhor Darllan Deyves Pereira Lage, Secretário Municipal de Obras e Infraestrutura, que seja informado a previsão de realização da manutenção das seguintes estradas:_x000D_
 _x000D_
 1.	Cerâmica;_x000D_
 _x000D_
 2.	Vitoriana.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora - Presidente/ Vice-Presidente/ Secretário</t>
   </si>
   <si>
     <t>“Dispõe sobre a afetação do imóvel localizado na Praça Juscelino Kubitscheck, nº 173, Centro, como bem de uso especial e administração exclusiva do Poder Legislativo Municipal de Lima Duarte”.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aguardando emissão de parecer da comissão</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 5 de 2026</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de revisão geral anual dos subsídios dos Vereadores".</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo nº 4 de 2026</t>
   </si>
   <si>
     <t>Elenice Pereira Delgado Santelli - Prefeita</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos municipais e autoriza a correção dos vencimentos dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias, em razão do Piso Nacional Salarial".</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo nº 5 de 2026</t>
   </si>
   <si>
     <t>"Define o valor do piso salarial aos profissionais do magistério municipal, para o fim específico de adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos em que preceitua a Lei Federal nº 11.738/2008".</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo nº 6 de 2026</t>
   </si>
@@ -525,51 +522,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="206.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>2614</v>
@@ -825,131 +822,131 @@
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>2597</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>2613</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>2608</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
         <v>47</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>2609</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
         <v>50</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>2610</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" t="s">
         <v>52</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>