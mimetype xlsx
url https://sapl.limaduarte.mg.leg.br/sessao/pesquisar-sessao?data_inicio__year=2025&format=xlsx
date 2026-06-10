--- v0 (2026-02-23)
+++ v1 (2026-06-10)
@@ -10,662 +10,665 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="414">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Horário (hh:mm)</t>
   </si>
   <si>
     <t>Encerramento</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>17:45</t>
   </si>
   <si>
     <t>17:54</t>
   </si>
   <si>
-    <t>45ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>45ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>17:18</t>
   </si>
   <si>
     <t>18:17</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do mês de Dezembro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>2025-12-17</t>
   </si>
   <si>
     <t>16:05</t>
   </si>
   <si>
     <t>16:38</t>
   </si>
   <si>
-    <t>44ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>44ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>2025-12-15</t>
   </si>
   <si>
     <t>18:08</t>
   </si>
   <si>
     <t>20:39</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Dezembro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>2025-12-10</t>
   </si>
   <si>
     <t>16:00</t>
   </si>
   <si>
-    <t>43ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>43ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>19:30</t>
   </si>
   <si>
     <t>21:45</t>
   </si>
   <si>
     <t>15ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>19:00</t>
   </si>
   <si>
     <t>19:10</t>
   </si>
   <si>
-    <t>42ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>42ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>18:15</t>
   </si>
   <si>
     <t>19:21</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Dezembro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>17:31</t>
   </si>
   <si>
     <t>18:10</t>
   </si>
   <si>
-    <t>41ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>41ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>4ª Sessão Solene da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>2025-11-26</t>
   </si>
   <si>
     <t>21:17</t>
   </si>
   <si>
     <t>14ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>16:21</t>
   </si>
   <si>
     <t>17:46</t>
   </si>
   <si>
-    <t>40ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>40ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2025-11-24</t>
   </si>
   <si>
     <t>22:30</t>
   </si>
   <si>
     <t>13ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>18:05</t>
   </si>
   <si>
     <t>19:01</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do mês de Novembro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2025-11-19</t>
   </si>
   <si>
     <t>16:11</t>
   </si>
   <si>
     <t>17:49</t>
   </si>
   <si>
-    <t>39ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>39ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>2025-11-17</t>
   </si>
   <si>
     <t>21:30</t>
   </si>
   <si>
     <t>12ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2025-11-12</t>
   </si>
   <si>
     <t>16:10</t>
   </si>
   <si>
     <t>18:20</t>
   </si>
   <si>
-    <t>38ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>38ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>2025-11-10</t>
   </si>
   <si>
     <t>19:03</t>
   </si>
   <si>
     <t>21:54</t>
   </si>
   <si>
     <t>11ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>18:30</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Novembro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>2025-11-05</t>
   </si>
   <si>
     <t>18:50</t>
   </si>
   <si>
-    <t>37ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>37ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2025-11-03</t>
   </si>
   <si>
     <t>19:17</t>
   </si>
   <si>
     <t>19:34</t>
   </si>
   <si>
-    <t>36ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>36ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
     <t>20:38</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Novembro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>2025-10-30</t>
   </si>
   <si>
+    <t>19:46</t>
+  </si>
+  <si>
     <t>3ª Sessão Solene da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>16:12</t>
   </si>
   <si>
     <t>18:07</t>
   </si>
   <si>
-    <t>35ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>35ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>2025-10-22</t>
   </si>
   <si>
     <t>16:40</t>
   </si>
   <si>
     <t>18:12</t>
   </si>
   <si>
-    <t>34ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>34ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>2025-10-20</t>
   </si>
   <si>
     <t>18:04</t>
   </si>
   <si>
     <t>19:55</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do mês de Outubro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>18:09</t>
   </si>
   <si>
-    <t>33ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>33ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>2025-10-13</t>
   </si>
   <si>
     <t>19:06</t>
   </si>
   <si>
     <t>21:44</t>
   </si>
   <si>
     <t>10ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>18:02</t>
   </si>
   <si>
     <t>18:51</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Outubro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>2025-10-08</t>
   </si>
   <si>
     <t>16:23</t>
   </si>
   <si>
     <t>17:53</t>
   </si>
   <si>
-    <t>32ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>32ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>2025-10-06</t>
   </si>
   <si>
     <t>20:32</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Outubro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>16:14</t>
   </si>
   <si>
     <t>17:17</t>
   </si>
   <si>
-    <t>31ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>31ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>2025-09-29</t>
   </si>
   <si>
     <t>19:35</t>
   </si>
   <si>
     <t>9ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2025-09-24</t>
   </si>
   <si>
     <t>16:20</t>
   </si>
   <si>
     <t>17:26</t>
   </si>
   <si>
-    <t>30ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>30ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2025-09-22</t>
   </si>
   <si>
     <t>18:06</t>
   </si>
   <si>
     <t>20:11</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Setembro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>16:18</t>
   </si>
   <si>
     <t>17:12</t>
   </si>
   <si>
-    <t>29ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>29ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>2025-09-08</t>
   </si>
   <si>
     <t>20:53</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Setembro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
-    <t>28ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>28ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>20:13</t>
   </si>
   <si>
     <t>2ª Sessão Solene da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>16:27</t>
   </si>
   <si>
     <t>17:47</t>
   </si>
   <si>
-    <t>27ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>27ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>2025-08-25</t>
   </si>
   <si>
     <t>20:05</t>
   </si>
   <si>
     <t>4ª Sessão Ordinária do mês de Agosto de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2025-08-20</t>
   </si>
   <si>
     <t>16:06</t>
   </si>
   <si>
     <t>17:57</t>
   </si>
   <si>
-    <t>26ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>26ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2025-08-18</t>
   </si>
   <si>
     <t>20:08</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do mês de Agosto de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2025-08-13</t>
   </si>
   <si>
-    <t>25ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>25ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>2025-08-11</t>
   </si>
   <si>
     <t>18:03</t>
   </si>
   <si>
     <t>20:19</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Agosto de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>2025-08-06</t>
   </si>
   <si>
     <t>16:16</t>
   </si>
   <si>
-    <t>24ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>24ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>2025-08-04</t>
   </si>
   <si>
     <t>19:44</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Agosto de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>1ª Sessão Solene da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>276</t>
   </si>
@@ -681,102 +684,102 @@
   <si>
     <t>275</t>
   </si>
   <si>
     <t>2025-06-23</t>
   </si>
   <si>
     <t>19:59</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do mês de Junho de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>2025-06-18</t>
   </si>
   <si>
     <t>16:15</t>
   </si>
   <si>
     <t>17:04</t>
   </si>
   <si>
-    <t>23ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>23ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>15:09</t>
   </si>
   <si>
     <t>17:20</t>
   </si>
   <si>
-    <t>22ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>22ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>2025-06-09</t>
   </si>
   <si>
     <t>19:16</t>
   </si>
   <si>
     <t>21:07</t>
   </si>
   <si>
     <t>7ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>18:59</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Junho de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>2025-06-04</t>
   </si>
   <si>
     <t>15:15</t>
   </si>
   <si>
-    <t>21ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>21ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>2025-06-02</t>
   </si>
   <si>
     <t>19:22</t>
   </si>
   <si>
     <t>20:57</t>
   </si>
   <si>
     <t>6ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Junho de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>265</t>
   </si>
@@ -789,486 +792,486 @@
   <si>
     <t>22:07</t>
   </si>
   <si>
     <t>5ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>18:43</t>
   </si>
   <si>
     <t>4ª Sessão Ordinária do mês de Maio de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>17:58</t>
   </si>
   <si>
-    <t>20ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>20ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>2025-05-19</t>
   </si>
   <si>
     <t>20:43</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do mês de Maio de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2025-05-14</t>
   </si>
   <si>
-    <t>19ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>19ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>2025-05-12</t>
   </si>
   <si>
     <t>21:00</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Maio de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>2025-05-07</t>
   </si>
   <si>
     <t>16:51</t>
   </si>
   <si>
-    <t>18ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>18ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>2025-05-05</t>
   </si>
   <si>
     <t>19:08</t>
   </si>
   <si>
     <t>21:24</t>
   </si>
   <si>
     <t>4ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>18:52</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Maio de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>2025-04-28</t>
   </si>
   <si>
     <t>18:37</t>
   </si>
   <si>
     <t>21:20</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Abril de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>2025-04-16</t>
   </si>
   <si>
     <t>16:48</t>
   </si>
   <si>
-    <t>17ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>17ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>2025-04-14</t>
   </si>
   <si>
     <t>20:23</t>
   </si>
   <si>
     <t>3ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>19:15</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Abril de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>2025-04-09</t>
   </si>
   <si>
     <t>17:14</t>
   </si>
   <si>
-    <t>16ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>16ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>2025-04-07</t>
   </si>
   <si>
     <t>2ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>2025-04-02</t>
   </si>
   <si>
-    <t>15ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>15ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>4ª Sessão Ordinária do mês de Março de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>2025-03-26</t>
   </si>
   <si>
     <t>17:48</t>
   </si>
   <si>
-    <t>14ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>14ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>20:41</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do mês de Março de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>2025-03-19</t>
   </si>
   <si>
-    <t>13ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>13ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>2025-03-17</t>
   </si>
   <si>
     <t>19:45</t>
   </si>
   <si>
-    <t>12ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>12ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Março de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>2025-03-12</t>
   </si>
   <si>
     <t>17:01</t>
   </si>
   <si>
-    <t>11ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>11ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2025-03-10</t>
   </si>
   <si>
     <t>20:10</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Março de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
-    <t>10ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>10ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>2025-02-26</t>
   </si>
   <si>
-    <t>9ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>9ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>2025-02-24</t>
   </si>
   <si>
     <t>20:46</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do mês de Fevereiro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>2025-02-20</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>15:16</t>
   </si>
   <si>
-    <t>8ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>8ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>2025-02-19</t>
   </si>
   <si>
     <t>16:13</t>
   </si>
   <si>
     <t>17:02</t>
   </si>
   <si>
-    <t>7ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>7ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>2025-02-17</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Fevereiro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>2025-02-12</t>
   </si>
   <si>
     <t>16:17</t>
   </si>
   <si>
     <t>17:15</t>
   </si>
   <si>
-    <t>6ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>6ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2025-02-10</t>
   </si>
   <si>
     <t>21:11</t>
   </si>
   <si>
     <t>1ª Audiência Pública de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>2025-02-05</t>
   </si>
   <si>
     <t>16:04</t>
   </si>
   <si>
     <t>17:23</t>
   </si>
   <si>
-    <t>5ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>5ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>2025-02-03</t>
   </si>
   <si>
     <t>20:49</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Fevereiro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2025-01-29</t>
   </si>
   <si>
-    <t>4ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>4ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>2025-01-27</t>
   </si>
   <si>
     <t>20:33</t>
   </si>
   <si>
     <t>4ª Sessão Ordinária do mês de Janeiro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>2025-01-22</t>
   </si>
   <si>
-    <t>3ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>3ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>2025-01-20</t>
   </si>
   <si>
     <t>20:35</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária do mês de Janeiro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2025-01-15</t>
   </si>
   <si>
-    <t>2ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>2ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>2025-01-13</t>
   </si>
   <si>
     <t>20:55</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária do mês de Janeiro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>2025-01-08</t>
   </si>
   <si>
     <t>16:58</t>
   </si>
   <si>
-    <t>1ª REUNIÃO CONJUNTA DAS COMISSÕES de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
+    <t>1ª Reunião Conjunta das Comissões de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2025-01-06</t>
   </si>
   <si>
     <t>19:41</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária do mês de Janeiro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>1ª Sessão Especial do mês de Janeiro de 2025 da 1ª Sessão Legislativa da 36ª Legislatura</t>
   </si>
@@ -2065,1592 +2068,1595 @@
         <v>96</v>
       </c>
       <c r="D23" t="s">
         <v>91</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" t="s">
         <v>34</v>
       </c>
       <c r="D24" t="s">
         <v>100</v>
       </c>
+      <c r="E24" t="s">
+        <v>101</v>
+      </c>
       <c r="F24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
         <v>104</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C26" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" t="s">
         <v>109</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C27" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" t="s">
         <v>114</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C29" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" t="s">
         <v>123</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C31" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" t="s">
         <v>132</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" t="s">
         <v>141</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F33" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C34" t="s">
         <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E34" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F34" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C35" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" t="s">
         <v>150</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F35" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
         <v>155</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F36" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C37" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" t="s">
         <v>160</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F37" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C38" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E38" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F38" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E39" t="s">
         <v>84</v>
       </c>
       <c r="F39" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B40" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C40" t="s">
         <v>96</v>
       </c>
       <c r="D40" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E40" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F40" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B41" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
         <v>176</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F41" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E42" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F42" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C43" t="s">
+        <v>186</v>
+      </c>
+      <c r="D43" t="s">
         <v>185</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F43" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C44" t="s">
         <v>61</v>
       </c>
       <c r="D44" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E44" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F44" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C45" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D45" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E45" t="s">
         <v>54</v>
       </c>
       <c r="F45" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B46" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C46" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
         <v>197</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F46" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B47" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C47" t="s">
+        <v>203</v>
+      </c>
+      <c r="D47" t="s">
         <v>202</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F47" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C48" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E48" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F48" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B49" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E49" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E50" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F50" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C51" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D51" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E51" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F51" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C52" t="s">
+        <v>222</v>
+      </c>
+      <c r="D52" t="s">
         <v>221</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F52" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B53" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C53" t="s">
+        <v>227</v>
+      </c>
+      <c r="D53" t="s">
         <v>226</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F53" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B54" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C54" t="s">
+        <v>232</v>
+      </c>
+      <c r="D54" t="s">
         <v>231</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F54" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B55" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C55" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D55" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E55" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F55" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B56" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
         <v>239</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F56" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B57" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C57" t="s">
+        <v>244</v>
+      </c>
+      <c r="D57" t="s">
         <v>243</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F57" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B58" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C58" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D58" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E58" t="s">
         <v>35</v>
       </c>
       <c r="F58" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B59" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C59" t="s">
+        <v>251</v>
+      </c>
+      <c r="D59" t="s">
         <v>250</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F59" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B60" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C60" t="s">
         <v>61</v>
       </c>
       <c r="D60" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E60" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F60" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B61" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C61" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D61" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E61" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F61" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B62" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C62" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D62" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E62" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F62" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B63" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C63" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D63" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E63" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F63" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C64" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D64" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E64" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F64" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E65" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F65" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C66" t="s">
+        <v>278</v>
+      </c>
+      <c r="D66" t="s">
         <v>277</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F66" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B67" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C67" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D67" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E67" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F67" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B68" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C68" t="s">
+        <v>286</v>
+      </c>
+      <c r="D68" t="s">
         <v>285</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F68" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B69" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C69" t="s">
+        <v>291</v>
+      </c>
+      <c r="D69" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E69" t="s">
         <v>96</v>
       </c>
       <c r="F69" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B70" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C70" t="s">
         <v>34</v>
       </c>
       <c r="D70" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E70" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F70" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B71" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C71" t="s">
         <v>96</v>
       </c>
       <c r="D71" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E71" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F71" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C72" t="s">
         <v>66</v>
       </c>
       <c r="D72" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E72" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F72" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B73" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C73" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D73" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E73" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F73" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B74" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C74" t="s">
         <v>17</v>
       </c>
       <c r="D74" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B75" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C75" t="s">
         <v>61</v>
       </c>
       <c r="D75" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E75" t="s">
         <v>84</v>
       </c>
       <c r="F75" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B76" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C76" t="s">
         <v>75</v>
       </c>
       <c r="D76" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E76" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F76" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B77" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C77" t="s">
         <v>96</v>
       </c>
       <c r="D77" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E77" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F77" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B78" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C78" t="s">
         <v>17</v>
       </c>
       <c r="D78" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E78" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F78" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C79" t="s">
+        <v>326</v>
+      </c>
+      <c r="D79" t="s">
         <v>325</v>
       </c>
-      <c r="D79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F79" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B80" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C80" t="s">
         <v>96</v>
       </c>
       <c r="D80" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F80" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B81" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C81" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D81" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E81" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F81" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B82" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C82" t="s">
         <v>61</v>
       </c>
       <c r="D82" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E82" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F82" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B83" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C83" t="s">
+        <v>340</v>
+      </c>
+      <c r="D83" t="s">
         <v>339</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F83" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B84" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C84" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D84" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E84" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F84" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B85" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C85" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D85" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E85" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F85" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B86" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C86" t="s">
+        <v>352</v>
+      </c>
+      <c r="D86" t="s">
         <v>351</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F86" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B87" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C87" t="s">
+        <v>357</v>
+      </c>
+      <c r="D87" t="s">
         <v>356</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F87" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B88" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C88" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D88" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E88" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F88" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B89" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C89" t="s">
+        <v>365</v>
+      </c>
+      <c r="D89" t="s">
         <v>364</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F89" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B90" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C90" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D90" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E90" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F90" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B91" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C91" t="s">
+        <v>374</v>
+      </c>
+      <c r="D91" t="s">
         <v>373</v>
       </c>
-      <c r="D91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F91" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B92" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C92" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D92" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E92" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F92" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B93" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C93" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D93" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E93" t="s">
         <v>61</v>
       </c>
       <c r="F93" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B94" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C94" t="s">
         <v>61</v>
       </c>
       <c r="D94" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E94" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F94" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B95" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C95" t="s">
         <v>26</v>
       </c>
       <c r="D95" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E95" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F95" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B96" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C96" t="s">
         <v>96</v>
       </c>
       <c r="D96" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E96" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F96" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B97" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C97" t="s">
         <v>26</v>
       </c>
       <c r="D97" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E97" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F97" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B98" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C98" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D98" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E98" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F98" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B99" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C99" t="s">
         <v>26</v>
       </c>
       <c r="D99" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E99" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F99" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B100" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C100" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D100" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E100" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F100" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B101" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C101" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D101" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E101" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="F101" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>